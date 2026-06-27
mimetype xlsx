--- v0 (2025-10-22)
+++ v1 (2026-06-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV095287</t>
   </si>
   <si>
     <t>Acosta, P. F. C., Landon, O. A., Ribau, Z. J., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2023). Plant-based dietary indices in relation to nutrient and food group intakes in preschool-aged children. Nutrients, 15(21), 4617. https://doi.org/10.3390/nu15214617</t>
   </si>
   <si>
     <t>Guelph Family Health Study (GFHS)</t>
   </si>
   <si>
@@ -83,50 +83,59 @@
   <si>
     <t>WWHV029496</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Compton, S., Carter, A., Hastings, R., Billy, T., CohoMescal, V., Lorenzo, S., &amp; Walkup, J. T. (Jan 2013). Effect of a paraprofessional home-visiting intervention on American Indian teen mothers’ and infants’ behavioral risks: A randomized controlled trial. The American Journal of Psychiatry, 170(1), 83-93.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV047724</t>
   </si>
   <si>
     <t>Barlow, A., Mullany, B., Neault, N., Goklish, N., Billy, T., Hastings, R., ... Walkup, J. T. (2015). Paraprofessional-delivered home-visiting intervention for American Indian teen mothers and children: 3-Year outcomes from a randomized controlled trial. American Journal of Psychiatry, 172(2), 154-162.</t>
   </si>
   <si>
     <t>WWHV003768</t>
   </si>
   <si>
     <t>Barlow, A., Varipatis-Baker, E., Speakman, K., Ginsburg, G., Friberg, I., Goklish, N., Cowboy, B., Fields, P., Hastings, R., Pan, William., Reid, R., Santosham, M., Walkup, J. (2006). Home-visiting intervention to improve child care among American Indian adolescent mothers: A randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 160(11), 1101-1107.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV095773</t>
+  </si>
+  <si>
+    <t>Billey, T., Kushman, E., Meese, J., Martin, L., Jim, L., Austin-Garrison, M. A., &amp; Allison-Burbank, J. D. (2024). Development of a culturally enhanced caregiver-facilitated language nutrition intervention “+ Language is Medicine” to address developmental delay in Diné (Navajo) toddlers. Frontiers in Public Health, 12. https://doi.org/10.3389/fpubh.2024.1376742</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
     <t>WWHV095301</t>
   </si>
   <si>
     <t>Bossé, A. (2023). How do meals and snacks consumed in childcare contribute to children’s diet? A cross-sectional analysis from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27684</t>
   </si>
   <si>
     <t>WWHV095267</t>
   </si>
   <si>
     <t>Burns, J. L., Mirotta, J. A., Duncan, A. M., Darlington, G., Haines, J., Shivappa, N., Hébert, J.R., Ma, D. W. L., &amp; the Guelph Family Health Study. (2022). Intakes of PUFA are low in preschool-aged children in the Guelph Family Health Study pilot cohort. Applied Physiology, Nutrition, and Metabolism, 47(9), 973–978. https://doi.org/10.1139/apnm-2021-0618</t>
   </si>
   <si>
     <t>WWHV095277</t>
   </si>
   <si>
     <t>Carroll, N., Sadowski, A., Laila, A., Hruska, V., Nixon, M., Ma, D. W. L., Haines, J., &amp; the Guelph Family Health Study. (2020). The impact of COVID-19 on health behavior, stress, financial and food security among middle to high income Canadian families with young children. Nutrients, 12(8). https://doi.org/10.3390/nu12082352</t>
   </si>
   <si>
     <t>WWHV095308</t>
   </si>
   <si>
     <t>Chamoun, E., Carroll, N. A., Duizer, L. M., Qi, W., Feng, Z., Darlington, G., Duncan, A. M., Haines, J., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). The relationship between single nucleotide polymorphisms in taste receptor genes, taste function and dietary intake in preschool-aged children and adults in the Guelph Family Health Study. Nutrients, 10(8). https://doi.org/10.3390/nu10080990</t>
   </si>
   <si>
     <t>WWHV095278</t>
@@ -170,165 +179,222 @@
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 1: Four home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>WWHV095225</t>
   </si>
   <si>
     <t>Haines, J., Douglas, S., Mirotta, J. A., O’ Kane, C., Breau, R., Walton, K., Krystia, O., Chamoun, E., Annis, A., Darlington, G. A., Buchholz, A. C., Duncan, A. M., Vallis, L. A., Spriet, L. L., Mutch, D. M., Brauer, P., Allen-Vercoe, E., Taveras, E. M., Ma, D. W. L., &amp; the Guelph Family Health Study. (2018). Guelph Family Health Study: Pilot study of a home-based obesity prevention intervention [Study 2: Two home visits]. Canadian Journal of Public Health, 109(4), 549–560. https://doi.org/10.17269/s41997-018-0072-3</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>WWHV086258</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Wadlin, J., Kee, C., Begay, M., Neault, N., &amp; Barlow, A. (2020). Utilizing broad-based partnerships to design a precision approach to implementing evidence-based home visiting. Journal of Community Psychology, 48(4), 1100-1113. https://doi.org/10.1002%2Fjcop.22281</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095275</t>
   </si>
   <si>
     <t>Hruska, V. (2018). The weight of parenting: A cross-sectional analysis of family stress and body composition among parents in the Guelph Family Health Study. Master’s thesis, University of Guelph. http://hdl.handle.net/10214/12922</t>
   </si>
   <si>
     <t>WWHV095288</t>
   </si>
   <si>
     <t>Hruska, V., Ambrose, T., Darlington, G., Ma, D. W. L., Haines, J., Buchholz, A. C., &amp; the Guelph Family Health Study. (2020). Stress is associated with adiposity in parents of young children. Obesity, 28(3), 655–659. https://doi.org/10.1002/oby.22710</t>
   </si>
   <si>
     <t>WWHV095266</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 2: Two home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095265</t>
   </si>
   <si>
     <t>Hruska, V., Darlington, G., Haines, J., &amp; Ma, D. W.L. (2020). Parent stress as a consideration in childhood obesity prevention: Results from the Guelph Family Health Study, a pilot randomized controlled trial [Study 1: Four home visits]. Nutrients, 12(6), 1835. https://doi.org/10.3390/nu12061835</t>
   </si>
   <si>
     <t>WWHV095284</t>
   </si>
   <si>
     <t>Hutchinson, J. M., Watterworth, J. C., Haines, J., Duncan, A. M., Mirotta, J. A., Ma, D. W. L., &amp; Buchholz, A. C. (2018). Snacking patterns of preschool-aged children: Opportunity for improvement. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 2–6. https://doi.org/10.3148/cjdpr-2017-022</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
   </si>
   <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
     <t>WWHV095286</t>
   </si>
   <si>
     <t>O’Kane, C., Wallace, A., Wilson, L., Annis, A., Ma, D. W. L., &amp; Haines, J. (2018). Family-based obesity prevention: Perceptions of Canadian parents of preschool-age children. Canadian Journal of Dietetic Practice &amp; Research, 79(1), 13–17. https://doi.org/10.3148/cjdpr-2017-027</t>
   </si>
   <si>
     <t>WWHV074698</t>
   </si>
   <si>
     <t>Krystia, O., Ambrose, T., Darlington, G., Ma, D. W. L., Buchholz, A. C., &amp; Haines, J. (2019). A randomized home-based childhood obesity prevention pilot intervention has favourable effects on parental body composition: Preliminary evidence from the Guelph Family Health Study. BMC Obesity, 6(10). doi:10.1186/s40608-019-0231-y</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV095292</t>
   </si>
   <si>
     <t>Leme, A. C., Muszynski, D., Mirotta, J. A., Caroll, N., Hogan, J. L., Jewell, K., Yu, J., Fisberg, R. M., Duncan, A. M., Ma, D. W. L., &amp; Haines, J. (2021). Diet quality of Canadian preschool children: Associations with socio-demographic characteristics. Canadian Journal of Dietetic Practice &amp; Research, 82(3), 131–135. https://doi.org/10.3148/cjdpr-2021-009</t>
   </si>
   <si>
     <t>WWHV095289</t>
   </si>
   <si>
     <t>MacRae, L. M., Darlington, G., Haines, J., &amp; Ma, D. W. L. (2017). Examination of associations between chaos in the home environment, serum cortisol level, and dietary fat intake among parents of preschool-age children. Applied Physiology, Nutrition, and Metabolism, 42(7), 788–791. https://doi.org/10.1139/apnm-2016-0659</t>
   </si>
   <si>
     <t>WWHV095285</t>
   </si>
   <si>
     <t>Mahajan, A., Haines, J., Carriero, A., Hogan, J. L., Yu, J., Buchholz, A. C., Duncan, A. M., Darlington, G., &amp; Ma, D. W. L. (2022). Non-nutritive sweetener intake is low in preschool-aged children in the Guelph Family Health Pilot Study. Nutrients, 14(10), 2091. https://doi.org/10.3390/nu14102091</t>
   </si>
   <si>
     <t>WWHV095305</t>
   </si>
   <si>
     <t>Mahajan, A., Haines, J., Yu, J., Darlington, G., Buchholz, A. C., Duncan, A. M., &amp; Ma, D. W. L. (2023). Sugar intake among preschool-aged children in the Guelph Family Health Study: Associations with sociodemographic characteristics. Children, 10(9). https://doi.org/10.3390/children10091459</t>
   </si>
   <si>
     <t>WWHV095296</t>
   </si>
   <si>
     <t>Maldonado Barsse, D. P. (2023). Cross-sectional associations between anthropometric measures (BMI z-score, waist circumference, waist-to-height-ratio) and cardiometabolic risk factors, among young children in the Guelph Family Health Study. Master’s thesis, University of Guelph. https://atrium.lib.uoguelph.ca/server/api/core/bitstreams/cbc04bf6-3e66…</t>
   </si>
   <si>
+    <t>WWHV095157</t>
+  </si>
+  <si>
+    <t>Martin, L., Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Russette, H., &amp; Haroz, E. E. (2023). Respecting diverse journeys on many roads: First Peoples of North America can guide us on our path toward precision home visiting. AlterNative: An International Journal of Indigenous Peoples, 19(2), 499–503. https://doi.org/10.1177/11771801231169272</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
     <t>WWHV065237</t>
   </si>
   <si>
     <t>Mirotta, J. A., Darlington, G. A., Buchholz, A. C., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2018). Guelph Family Health Study’s home-based obesity prevention intervention increases fibre and fruit intake in preschool-aged children [Study 1: Four home visits]. Canadian Journal of Dietetic Practice &amp; Research, 79(2), 86–90. https://doi.org/10.3148/cjdpr-2017-036</t>
   </si>
   <si>
     <t>WWHV095224</t>
   </si>
   <si>
     <t>Mirotta, J. A., Darlington, G. A., Buchholz, A. C., Haines, J., Ma, D. W. L., &amp; Duncan, A. M. (2018). Guelph Family Health Study’s home-based obesity prevention intervention increases fibre and fruit intake in preschool-aged children [Study 2: Two home visits]. Canadian Journal of Dietetic Practice and Research, 79(2), 86–90. https://doi.org/10.3148/cjdpr-2017-036</t>
   </si>
   <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
     <t>WWHV035854</t>
   </si>
   <si>
     <t>Mullany, B., Barlow, A., Neault, N., Billy, T., Jones, T., Tortice, I., Lorenzo, S., Powers, J., Lake, K., Reid, R., &amp; Walkup, J. (2012). The Family Spirit trial for American Indian teen mothers and their children: CBPR rationale, design, methods and baseline characteristics. Society of Prevention Research, 13, 504-518.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
+  </si>
+  <si>
     <t>WWHV095297</t>
   </si>
   <si>
     <t>Ramuscak, A. (2022). Comparing the perceptions and opinions of the 2007 and 2019 Canada’s Food Guide among parents from the Guelph Family Health Study. Master’s thesis, University of Guelph. https://hdl.handle.net/10214/27053</t>
   </si>
   <si>
     <t>WWHV095291</t>
   </si>
   <si>
     <t>Ramuscak, A. V., Duncan, A. M., Ma, D. W. L., &amp; Haines, J. (2023). Parents’ knowledge of the 2019 Canada’s Food Guide recommendations. Applied Physiology, Nutrition &amp; Metabolism, 48(12), 1015–1018. https://doi.org/10.1139/apnm-2023-0159</t>
+  </si>
+  <si>
+    <t>WWHV092234</t>
+  </si>
+  <si>
+    <t>Rosenstock, S., Ingalls, A., Cuddy, R. F., Neault, N., Littlepage, S., Cohoe, L., Nelson, L., Shephard-Yazzie, K., Yazzie, S., Alikhani, A., Reid, R., Kenney, A., &amp; Barlow, A. (2021). Effect of a home-visiting intervention to reduce early childhood obesity among Native American children: A randomized clinical trial. JAMA Pediatrics, 175(2), 133–142. https://doi.org10.1001/jamapediatrics.2020.3557</t>
+  </si>
+  <si>
+    <t>WWHV094422</t>
+  </si>
+  <si>
+    <t>Russette, H. C., Grubin, F., Ingalls, A., Martin, L., Leonard, A., Kushman, E., Cisler, A., Leffler, E., Herman, A., &amp; Haroz, E. E. (2022). Home visitor perspectives on implementing a precision approach to home visiting in communities serving Native American families. Infant Mental Health Journal, 43(5), 744–755. https://doi.org/10.1002/imhj.22012</t>
   </si>
   <si>
     <t>WWHV095295</t>
   </si>
   <si>
     <t>Sheremeta, J., Ma, D. W. L., Haines, J., Duncan, A. M., Darlington, G., Newton, G., &amp; Buchholz, A. C. (2022). Cheese intake is inversely associated with LDL cholesterol in young children. Canadian Journal of Dietetic Practice &amp; Research, 83(4), 208–211. https://doi.org/10.3148/cjdpr-2022-012</t>
   </si>
   <si>
     <t>WWHV095279</t>
   </si>
   <si>
     <t>Tang, L., Darlington, G., Ma, D., &amp; Haines, J. (2018). Mothers’ and fathers’ media parenting practices associated with young children’s screen-time: A cross-sectional study. BMC Obesity, 5(1), 1–10. https://doi.org/10.1186/s40608-018-0214-4</t>
   </si>
   <si>
     <t>WWHV095283</t>
   </si>
   <si>
     <t>Tang, L., Hruska, V., Ma, D. W. L., &amp; Haines, J. (2020). Parenting under pressure: Stress is associated with mothers’ and fathers’ media parenting practices in Canada. Journal of Children and Media, 15(2), 233–248. https://doi.org/10.1080/17482798.2020.1765821</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
@@ -389,52 +455,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -698,928 +767,1106 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E50"/>
+  <dimension ref="A1:E61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="615.707" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
-[...158 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E18">
-[...33 lines deleted...]
-      <c r="E20">
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-      <c r="A21" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
-[...8 lines deleted...]
-      <c r="E21">
+      <c r="E40" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...267 lines deleted...]
-      <c r="E37">
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...216 lines deleted...]
-      <c r="E50">
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
         <v>2.2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>