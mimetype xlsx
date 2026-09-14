--- v0 (2025-10-21)
+++ v1 (2026-09-14)
@@ -12,129 +12,174 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV075668</t>
   </si>
   <si>
     <t>Haroz, E. E., Ingalls, A., Kee, C., Goklish, N., Neault, N., Begay, M., &amp; Barlow, A. (2019). Informing precision home visiting: Identifying meaningful subgroups of families who benefit most from Family Spirit. Prevention Science : The Official Journal of the Society for Prevention Research, 8, 1244-1254. https://doi.org/10.1007/s11121-019-01039-9</t>
   </si>
   <si>
     <t>Family Spirit®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV090807</t>
   </si>
   <si>
     <t>Ingalls, A., Barlow, A., Kushman, E., Leonard, A., Martin, L., Team, P. F. S. S., West, A. L., Neault, N., &amp; Haroz, E. E. (2021). Precision Family Spirit: A pilot randomized implementation trial of a precision home visiting approach with families in Michigan-trial rationale and study protocol. Pilot &amp; Feasibility Studies, 7(1), 1-11. https://doi.org/10.1186/s40814-020-00753-4</t>
+  </si>
+  <si>
+    <t>WWHV094974</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rebman, P., Martin, L., Kushman, E., Leonard, A., Cisler, A., Gschwind, I., Brayak, A., Amsler, A.M., &amp; Haroz, E. E. (2022). Towards precision home visiting: Results at six months postpartum from a randomized pilot implementation trial to assess the feasibility of a precision approach to Family Spirit. BMC Pregnancy and Childbirth, 22(1), 725. https://doi.org/10.1186/s12884-022-05057-4</t>
+  </si>
+  <si>
+    <t>WWHV074886</t>
+  </si>
+  <si>
+    <t>Ingalls, A., Rosenstock, S., Foy Cuddy, R., Neault, N., Yessilth, S., Goklish, N., Nelson, L., Reid, R., &amp; Barlow, A. (2019). Family Spirit Nurture (FSN)—a randomized controlled trial to prevent early childhood obesity in American Indian populations: Trial rationale and study protocol. BMC Obesity, 6(1), 18. https://doi.org/10.1186/s40608-019-0233-9</t>
+  </si>
+  <si>
+    <t>WWHV095922</t>
+  </si>
+  <si>
+    <t>Meisch, A. D., Joraanstad, A., Willenborg, P., Lauderback, E., &amp; Atukpawu-Tipton, G. (2023). Mapping evidence-based home visiting provided by tribal-led organizations. National Home Visiting Resource Center Data in Action Brief. James Bell Associates and Urban Institute. https://nhvrc.org/product/mapping-home-visiting-tribal-led-organizations</t>
+  </si>
+  <si>
+    <t>WWHV095923</t>
+  </si>
+  <si>
+    <t>Moyer, N., Wesner, C., Sarche, M., Chavis, Gachupin, A. E., Nadler, A., Svoboda, E., Asdigian, N., Geary, E., Around Him, D., Dunn, C., &amp; Whitesell, N. (2024). Braiding Research Approaches to understand home visiting in Indigenous communities (OPRE Report No. 2024-366). Office of Planning, Research, and Evaluation; Administration for Children and Families; U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
+    <t>WWHV095924</t>
+  </si>
+  <si>
+    <t>Nadler, A. T., Chavis, E., &amp; Atukpawu-Tipton, G. (2024). Indigenous food sovereignty in tribal home visiting. National Home Visiting Resource Center Innovation Roundup Brief. James Bell Associates. https://nhvrc.org/brief/indigenous-food-sovereignty-tribal-home-visitin…</t>
+  </si>
+  <si>
+    <t>WWHV095925</t>
+  </si>
+  <si>
+    <t>National Academies of Sciences, Engineering, and Medicine. (2023). Complementary Feeding Interventions for Infants and Young Children Under Age 2: Scoping of Promising Interventions to Implement at the Community or State Level. Washington, DC: The National Academies Press. https://doi.org/10.17226/27239</t>
+  </si>
+  <si>
+    <t>WWHV095928</t>
+  </si>
+  <si>
+    <t>Nelson, L., Mata Lopez, L., Archuleta, S., Skavenski Van Wyk, S., Kushman, E., Martin, L., Mitchell, K., Leffler, E., Wewie, T., Kemp, C., Cuddy, R., Haroz, E.E. (2025). Testing the effectiveness of Family Spirit Strengths (FSS) – a culturally informed intervention designed to prevent mental health and substance misuse for Indigenous families through home visiting. Center for Open Science, https://doi.org/10.31235/osf.io/xv7hz_v1</t>
   </si>
   <si>
     <t>WWHV087447</t>
   </si>
   <si>
     <t>U.S. National Library of Medicine. (2019). Piloting a precision approach to home visiting [Clinical trial NCT03975530]. https://clinicaltrials.gov/show/nct03975530</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -398,146 +443,256 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="447.034" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>