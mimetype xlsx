--- v0 (2026-06-19)
+++ v1 (2026-11-04)
@@ -2880,51 +2880,51 @@
       </c>
       <c r="B82" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="E83" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E84" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="1" t="s">
         <v>184</v>