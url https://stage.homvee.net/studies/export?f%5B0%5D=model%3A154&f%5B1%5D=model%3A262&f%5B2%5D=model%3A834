--- v0 (2026-06-19)
+++ v1 (2026-08-29)
@@ -3176,51 +3176,51 @@
       </c>
       <c r="B92" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="E93" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E94" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>204</v>