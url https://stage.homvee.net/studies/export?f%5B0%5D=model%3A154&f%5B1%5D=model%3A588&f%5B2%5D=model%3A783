--- v0 (2025-10-25)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV088752</t>
   </si>
   <si>
     <t>Alsancak-Akbulut, C., Sahin-Acar, B., &amp; Sumer, N. (2020). Effect of video-feedback intervention on turkish mothers' sensitivity and physical intrusiveness: A randomized control trial. Attachment &amp; Human Development, 1–19. https://doi.org/10.1080/14616734.2020.1753085</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting–Sensitive Discipline® (VIPP–SD)</t>
   </si>
   <si>
@@ -107,375 +107,514 @@
   <si>
     <t>WWHV069938</t>
   </si>
   <si>
     <t>Bakermans-Kranenburg, M. J., Van IJzendoorn, M. H., Mesman, J., Alink, L. R., &amp; Juffer, F. (2008). Effects of an attachment-based intervention on daily cortisol moderated by dopamine receptor D4: A randomized control trial on 1-to 3-year-olds screened for externalizing behavior. Development and Psychopathology, 20(3), 805–820.</t>
   </si>
   <si>
     <t>WWHV070101</t>
   </si>
   <si>
     <t>Barone, L., Barone, V., Dellagiulia, A., &amp; Lionetti, F. (2018). Testing an attachment-based parenting intervention-VIPP-FC/A in adoptive families with post-institutionalized children: Do maternal sensitivity and genetic markers count? Frontiers in Psychology, 9, 156.</t>
   </si>
   <si>
     <t>WWHV088755</t>
   </si>
   <si>
     <t>Barone, L., Carone, N., Salazar-Jimenez J-G, &amp; Ortiz Munoz, J. A. (2020). Enhancing food habits via sensitivity in rural low-SES mothers of children aged 1-3 living in Colombia: A randomized controlled trial using video-feedback intervention. Attachment &amp; Human Development, 1–22. https://doi.org/10.1080/14616734.2020.1784243</t>
   </si>
   <si>
     <t>WWHV070148</t>
   </si>
   <si>
     <t>Barone, L., Ozturk, Y., &amp; Lionetti, F. (2018). The key role of positive parenting and children’s temperament in post‐institutionalized children’s socio‐emotional adjustment after adoption placement. A RCT study. Social Development, 1-16.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV090069</t>
   </si>
   <si>
     <t>Bergström, M., Gebreslassie, M., Hedqvist, M., Lindberg, L., Sarkadi, A., &amp; Hjern, A. (2020). Narrative review of interventions suitable for well‐baby clinics to promote infant attachment security and parents’ sensitivity. Acta Paediatrica, 109(9), 1745–1757.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV062205</t>
   </si>
   <si>
     <t>Casey, P.H., Irby, C., Withers, S., Dorsey, S., Li, J., &amp; Rettiganti, M. (2017). Home visiting and the health of preterm infants. Clinical Pediatrics, 56(9), 828-837.</t>
   </si>
   <si>
     <t>WWHV073819</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/MIECHV Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV073818</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Gossett, J. (2017). Evaluation of UAMS/ANGELS Following Baby Back Home. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059095</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/MIECHV Following Baby Back Home: 2012-2014. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV059096</t>
   </si>
   <si>
     <t>Casey, P., Rettiganti, M., &amp; Li, J. (2016). Evaluation of UAMS/ANGELS Following Baby Back Home: Deliverable G. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV069944</t>
   </si>
   <si>
     <t>Casonato, M., Nazzari, S., &amp; Frigerio, A. (2017). Feasibility and efficacy of an attachment-based intervention in a maltreatment sample in residential care: A pilot study. Clinical Child Psychology and Psychiatry, 22(4), 561–571.</t>
   </si>
   <si>
     <t>WWHV069799</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV069940</t>
   </si>
   <si>
     <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2017). Efficacy of family programs for improving child and family health and development. Study description. Identifier NCT03367845. Retrieved April 26, 2019 from: https://clinicaltrials.gov/show/nct03367845.</t>
   </si>
   <si>
     <t>WWHV088806</t>
   </si>
   <si>
     <t>Comyn, J. (2019). Exploring stakeholders' perceptions of the impact, acceptability and feasibility of a video-feedback intervention to promote positive parenting in foster care (VIPP-FC) (Publication No. 2467443133) [Doctoral thesis, University College London (United Kingdom]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV069829</t>
   </si>
   <si>
     <t>Donato, S., &amp; Bertoni, A. (2017). Positive parenting as responsible care: Risks, protective factors, and intervention evaluation. Journal of Prevention &amp; Intervention in the Community, 45(3), 151–155.</t>
   </si>
   <si>
     <t>WWHV094351</t>
   </si>
   <si>
     <t>Euser, S., Vrijhof, C. I., Van den Bulk, B. G, Vermeulen, R., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2021). Video-feedback promotes sensitive limit-setting in parents of twin preschoolers: A randomized controlled trial. BMC Psychology, 9(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV091115</t>
   </si>
   <si>
     <t>O'Farrelly, C., Barker, B., Watt, H., Babalis, D., Bakermans-Kranenburg, M., Byford, S., ... &amp; Ramchandani, P. (2021). A video-feedback parenting intervention to prevent enduring behaviour problems in at-risk children aged 12-36 months: the Healthy Start, Happy Start RCT. Health Technology Assessment, 25(29), 1.</t>
   </si>
   <si>
     <t>WWHV094364</t>
   </si>
   <si>
     <t>O’Farrelly, C., Watt, H., Babalis, D., Bakermans-Kranenburg, M. J., Barker, B., Byford, S., ... &amp; Ramchandani, P. G. (2021). A brief home-based parenting intervention to reduce behavior problems in young children: a pragmatic randomized clinical trial. JAMA Pediatrics, 175(6), 567-576.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV069791</t>
   </si>
   <si>
     <t>Groeneveld, M. G., Vermeer, H. J., van IJzendoorn, M. H., &amp; Linting, M. (2011). Enhancing home-based child care quality through video-feedback intervention: A randomized controlled trial. Journal of Family Psychology, 25(1), 86.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV044343</t>
   </si>
   <si>
     <t>Hodes, M. W., Meppelder, H. M., Schuengel, C., &amp; Kef, S. (2014). Tailoring a video-feedback intervention for sensitive discipline to parents with intellectual disabilities: A process evaluation. Attachment &amp; Human Development, 16(4), 387–401.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069754</t>
   </si>
   <si>
     <t>Iles, J. E., Rosan, C., Wilkinson, E., &amp; Ramchandani, P. G. (2017). Adapting and developing a video-feedback intervention for co-parents of infants at risk of externalising behaviour problems (VIPP-Co): A feasibility study. Clinical Child Psychology and Psychiatry, 22(3), 483–499.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV069880</t>
   </si>
   <si>
     <t>Juffer, F., &amp; Bakermans‐Kranenburg, M. J. (2018). Working with Video‐feedback Intervention to promote Positive Parenting and Sensitive Discipline (VIPP‐SD): A case study. Journal of Clinical Psychology, 74(8), 1346–1357.</t>
   </si>
   <si>
     <t>WWHV046146</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (Eds.). (2012). Promoting Positive Parenting: An Attachment-Based Intervention. New York, NY: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
   <si>
     <t>WWHV070067</t>
   </si>
   <si>
     <t>Juffer, F., Bakermans-Kranenburg, M. J., &amp; van IJzendoorn, M. H. (2017). Pairing attachment theory and social learning theory in video-feedback intervention to promote positive parenting. Current Opinion in Psychology, 15, 189–194.</t>
   </si>
   <si>
     <t>WWHV069782</t>
   </si>
   <si>
     <t>Juffer, F., Struis, E., Werner, C., &amp; Bakermans-Kranenburg, M. J. (2017). Effective preventive interventions to support parents of young children: Illustrations from the Video-feedback Intervention to promote Positive Parenting and Sensitive Discipline (VIPP-SD). Journal of Prevention &amp; Intervention in the Community, 45(3), 202–214.</t>
   </si>
   <si>
     <t>WWHV069847</t>
   </si>
   <si>
     <t>Kalinauskiene, L., Cekuoliene, D., Van IJzendoorn, M. H., Bakermans‐Kranenburg, M. J., Juffer, F., &amp; Kusakovskaja, I. (2009). Supporting insensitive mothers: The Vilnius randomized control trial of video‐feedback intervention to promote maternal sensitivity and infant attachment security. Child: Care, Health and Development, 35(5), 613–623.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV070073</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans‐Kranenburg, M. J., Juffer, F., Van IJzendoorn, M. H., Mangelsdorf, S. C., &amp; Zevalkink, J. (2006). Preventing preschool externalizing behavior problems through video‐feedback intervention in infancy. Infant Mental Health Journal: Official Publication of The World Association for Infant Mental Health, 27(5), 466–493.</t>
   </si>
   <si>
     <t>WWHV069786</t>
   </si>
   <si>
     <t>Klein Velderman, M., Bakermans-Kranenburg, M. J., Juffer, F., &amp; Van IJzendoorn, M. H. (2006). Effects of attachment-based interventions on maternal sensitivity and infant attachment: Differential susceptibility of highly reactive infants. Journal of Family Psychology, 20(2), 266.</t>
   </si>
   <si>
     <t>WWHV094367</t>
   </si>
   <si>
     <t>Kolijn, L. (2021). A neurocognitive perspective on parenting support: Exploring the role of neural face processing and inhibitory control [Doctoral dissertation, Vrije Universiteit Amsterdam].</t>
   </si>
   <si>
     <t>WWHV060946</t>
   </si>
   <si>
     <t>Kolijn, L., Euser, S., van den Bulk, B. G., Huffmeijer, R., van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. J. (2017). Which neural mechanisms mediate the effects of a parenting intervention program on parenting behavior: Design of a randomized controlled trial. BMC Psychology, 5(1), 9.</t>
   </si>
   <si>
     <t>WWHV088727</t>
   </si>
   <si>
     <t>Kolijn, L., Huffmeijer, R., Van Den Bulk, Bianca G., Vrijhof, C. I., Van IJzendoorn, M. H., &amp; Bakermans-Kranenburg, M. (2020). Effects of the video-feedback intervention to promote positive parenting and sensitive discipline on mothers' neural responses to child faces: A randomized controlled ERP study including pre- and post-intervention measures. Social Neuroscience, 15(1), 108-122. https://doi.org/10.1080/17470919.2019.1660709</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV069868</t>
   </si>
   <si>
     <t>Lawrence, P. J., Davies, B., &amp; Ramchandani, P. G. (2013). Using video feedback to improve early father–infant interaction: A pilot study. Clinical Child Psychology and Psychiatry, 18(1), 61–71.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV089864</t>
   </si>
   <si>
     <t>McKelvey, L. (2020). Evaluation of Following Baby Back Home. Department of Family &amp; Preventive Medicine, University of Arkansas for Medical Sciences. </t>
   </si>
   <si>
     <t>WWHV091014</t>
   </si>
   <si>
     <t>McKelvey, L. M., Lewis, K. N., Beavers, J., Casey, P. H., Irby, C., &amp; Goudie, A. (2021). Home visiting for NICU graduates: Impacts of Following Baby Back Home. Pediatrics, 148(1), 1–10. https://doi.org/10.1542/peds.2020-029397</t>
   </si>
   <si>
     <t>WWHV094354</t>
   </si>
   <si>
     <t>McKelvey, L.M., &amp; Lewis, K.N. (2021). Home-visiting support for families of low-birth-weight preterm infants: Examining maternal outcomes of the Following Baby Back Home intervention. University of Arkansas for Medical Sciences.</t>
   </si>
   <si>
     <t>WWHV069793</t>
   </si>
   <si>
     <t>Negrão, M., Pereira, M., Soares, I., &amp; Mesman, J. (2014). Enhancing positive parent-child interactions and family functioning in a poverty sample: A randomized control trial. Attachment &amp; Human Development, 16(4), 315-328.</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV069851</t>
   </si>
   <si>
     <t>Overbeek, M. M., Sterkenburg, P. S., Kef, S., &amp; Schuengel, C. (2015). The effectiveness of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: Study protocol of a multicenter randomized controlled trial. Trials, 16(1), 401.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV044947</t>
   </si>
   <si>
     <t>Pereira, M., Negrão, M., Soares, I., &amp; Mesman, J. (2014). Decreasing harsh discipline in mothers at risk for maltreatment: A randomized control trial. Infant Mental Health Journal, 35(6), 604–613.</t>
   </si>
   <si>
     <t>WWHV069771</t>
   </si>
   <si>
     <t>WWHV069853</t>
   </si>
   <si>
     <t>Platje, E., Sterkenburg, P., Overbeek, M., Kef, S., &amp; Schuengel, C. (2018). The efficacy of VIPP-V parenting training for parents of young children with a visual or visual-and-intellectual disability: A randomized controlled trial. Attachment &amp; Human Development, 20(5), 455–472.</t>
   </si>
   <si>
     <t>WWHV070207</t>
   </si>
   <si>
     <t>Powell, D. R. (2010). Early intervention. The Wiley‐Blackwell Handbook of Infant Development, 2, 339–358.</t>
   </si>
   <si>
     <t>WWHV069833</t>
   </si>
   <si>
     <t>Ramchandani, P. G., O’Farrelly, C., Babalis, D., Bakermans-Kranenburg, M. J., Byford, S., Grimas, E. S., . . . Stein, A. (2017). Preventing enduring behavioral problems in young children through early psychological intervention (Healthy Start, Happy Start): Study protocol for a randomized controlled trial. Trials, 18(1), 543.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV094369</t>
   </si>
   <si>
     <t>Schoemaker, N. K. (2020). I'll take you under my wing: Positive parenting in foster care [Doctoral dissertation, Leiden University].</t>
   </si>
   <si>
     <t>WWHV070079</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Jagersma, G., Stoltenborgh, M., Maras, A., Vermeer, H. J., Juffer, F., &amp; Alink, L. R. (2018). The effectiveness of Video-feedback Intervention to promote Positive Parenting for Foster Care (VIPP-FC): Study protocol for a randomized controlled trial. BMC Psychology, 6(1), 38.</t>
   </si>
   <si>
     <t>WWHV088735</t>
   </si>
   <si>
     <t>Schoemaker, N. K., Juffer, F., Rippe, R. C. A., Vermeer, H. J., Stoltenborgh, M., Jagersma, G. J., Maras, A., &amp; Alink, L. R. A. (2020). Positive parenting in foster care: Testing the effectiveness of a video-feedback intervention program on foster parents' behavior and attitudes. Children &amp; Youth Services Review, 110. https://doi.org/10.1016/j.childyouth.2020.104779</t>
   </si>
   <si>
     <t>WWHV090077</t>
   </si>
   <si>
     <t>Skovgaard, A. M., &amp; Ammitzbøll, J. (2020). Infant Health: Supporting Infants' Mental Health and Healthy Weight Development through Community Health Nurses' Promoting Sensitive Parenting. National Institute of Public Health &amp; University of Southern Denmark, Copenhagen.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
   </si>
   <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
+  </si>
+  <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV042117</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans‐Kranenburg, M. J., van IJzendoorn, M. H., . . . Koot, H. M. (2008). Early parenting intervention aimed at maternal sensitivity and discipline: A process evaluation. Journal of Community Psychology, 36(6), 780–797.</t>
   </si>
   <si>
     <t>WWHV069780</t>
   </si>
   <si>
     <t>Stolk, M. N., Mesman, J., van Zeijl, J., Alink, L. R., Bakermans-Kranenburg, M. J., van IJzendoorn, M. H., Juffer, F., &amp; Koot, H. M. (2008). Early parenting intervention: Family risk and first-time parenting related to intervention effectiveness. Journal of Child and Family Studies, 17(1), 55.</t>
-  </si>
-[...1 lines deleted...]
-    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069752</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV070108</t>
   </si>
   <si>
     <t>van den Broek, E. G., van Eijden, A. J., Overbeek, M. M., Kef, S., Sterkenburg, P. S., &amp; Schuengel, C. (2017). A systematic review of the literature on parenting of young children with visual impairments and the adaptions for Video-Feedback Intervention to Promote Positive Parenting (VIPP). Journal of Developmental and Physical Disabilities, 29(3), 503–545.</t>
   </si>
   <si>
     <t>WWHV090074</t>
   </si>
   <si>
     <t>van der Asdonk, S., de Haan, W. D., van Berkel, S. R., van IJzendoorn, M. H., Rippe, R. C., Schuengel, C., ... &amp; Alink, L. R. (2020). Effectiveness of an attachment‐based intervention for the assessment of parenting capacities in maltreating families: A randomized controlled trial. Infant Mental Health Journal, 41(6), 821–835.</t>
   </si>
   <si>
     <t>WWHV070203</t>
   </si>
   <si>
     <t>van IJzendoorn, M. H., Bakermans-Kranenburg, M. J., &amp; Juffer, F. (2012). Video-feedback intervention to promote positive parenting: Evidence-based intervention for enhancing sensitivity and security. In F. Juffer, Bakermans-Kranenburg, M. J., van IJzendoorn, &amp; M. H. (Eds.) Promoting Positive Parenting: An Attachment-Based Intervention (pp. 193–202). New York: Lawrence Erlbaum Associates, Taylor &amp; Francis Group.</t>
   </si>
@@ -533,52 +672,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -842,1353 +984,1735 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E75"/>
+  <dimension ref="A1:E98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="511.875" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="175.671" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14" t="s">
+      <c r="A14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E14">
-[...10 lines deleted...]
-      <c r="C15" t="s">
+      <c r="E17" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D18" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E15">
-[...10 lines deleted...]
-      <c r="C16" t="s">
+      <c r="E18" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E16">
-[...10 lines deleted...]
-      <c r="C17" t="s">
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D20" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E17">
-[...10 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D18" t="s">
-[...16 lines deleted...]
-      <c r="D19" t="s">
+      <c r="D21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E19">
-[...50 lines deleted...]
-      <c r="E22">
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B23" t="s">
-[...8 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C24" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C24" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C25" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E26">
+      <c r="E26" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D28" t="s">
+      <c r="B29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E28">
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...12 lines deleted...]
-      <c r="E29">
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...3 lines deleted...]
-      <c r="B30" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" t="s">
-[...36 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E32">
+      <c r="E61" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...34 lines deleted...]
-      <c r="A35" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B35" t="s">
-[...158 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E66" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E44">
-[...13 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E45">
-[...509 lines deleted...]
-      <c r="E75">
+      <c r="E97" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>