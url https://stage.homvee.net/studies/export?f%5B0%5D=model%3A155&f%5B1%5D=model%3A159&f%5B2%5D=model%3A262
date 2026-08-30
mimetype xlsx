--- v0 (2026-06-18)
+++ v1 (2026-08-30)
@@ -3229,51 +3229,51 @@
       </c>
       <c r="B93" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="E94" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E95" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="1" t="s">
         <v>206</v>