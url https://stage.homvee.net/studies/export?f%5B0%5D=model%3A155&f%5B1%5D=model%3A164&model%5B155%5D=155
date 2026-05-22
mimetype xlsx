--- v0 (2025-11-04)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
     <t>Health Access Nurturing Development Services (HANDS) Program</t>
   </si>
   <si>
@@ -113,50 +113,62 @@
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV014554</t>
   </si>
   <si>
     <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027416</t>
   </si>
   <si>
     <t>Couto, R. A. (1985). Fair starts for children. An assessment of rural poverty and maternal and infant health. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV085830</t>
   </si>
   <si>
     <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV062306</t>
   </si>
   <si>
     <t>Elkins, T., Aguinaga, M. d. P., Clinton-Selin, C., Clinton, B., &amp; Gotterer, G. (2013). The Maternal Infant Health Outreach Worker Program in low-income families. Journal of Health Care for the Poor &amp; Underserved, 24(3), 995–1001.</t>
   </si>
   <si>
     <t>WWHV014504</t>
   </si>
   <si>
     <t>Elkins, T., &amp; Clinton, B. (n.d.). Vanderbilt’s Maternal Infant Health Outreach Worker (MIHOW) program: A collaborative program to improve perinatal health and child development in low-income families. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV039194</t>
   </si>
   <si>
     <t>Ferguson, J., &amp; Vanderpool, R. (2013). Impact of a Kentucky maternal, infant, and early childhood home-visitation program on parental risk factors. Journal of Child &amp; Family Studies, 22(4), 551–558.</t>
   </si>
   <si>
     <t>WWHV012852</t>
   </si>
   <si>
     <t>Freydin, N. E. (2004). Qualitative case study analysis of successful home visitation. Dissertation Abstracts International, 65, 5B, 2607.</t>
   </si>
   <si>
     <t>WWHV014187</t>
@@ -206,78 +218,90 @@
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027965</t>
   </si>
   <si>
     <t>Kalafat, J., Illback, R. J., &amp; Arthur, M. (1999). Qualitative evaluation of the health access: Nurturing development services (HANDS) program: Year 1. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV048847</t>
   </si>
   <si>
     <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV027966</t>
   </si>
   <si>
     <t>Michalczyk, L., &amp; Illback, R. J. (2002). Qualitative evaluation of the health access: Nurturing development services (HANDS) program. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV004318</t>
   </si>
   <si>
     <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
+  </si>
+  <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
     <t>WWHV014186</t>
   </si>
   <si>
     <t>REACH of Louisville. (n.d.). Birth outcomes: Prematurity, low birth weight, and very low birth weight—HANDS program 2002–2007. Louisville, KY: Author.</t>
   </si>
   <si>
     <t>WWHV062364</t>
   </si>
   <si>
     <t>Urbano, R. C., Beck, C., &amp; Stephens, J. (2013). Linking datasets. A practical guide to research using secondary analysis. International Review of Research in Developmental Disabilities, 45, 35-121. doi:10.1016/B978-0-12-407760-7.00002-5</t>
   </si>
   <si>
     <t>WWHV014503</t>
   </si>
   <si>
     <t>Vick, C. C., &amp; Conner, P. (2009). Porter-Leath Early Childhood Home Visitation program year 5 evaluation report. Memphis, TN: University of Tennessee Health Science Center, Department of Preventive Medicine.</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
@@ -638,60 +662,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E41"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="403.33" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="444.606" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
@@ -868,529 +892,597 @@
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>12</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21" t="s">
         <v>50</v>
       </c>
       <c r="C21" t="s">
         <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" t="s">
         <v>52</v>
       </c>
       <c r="C22" t="s">
         <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23" t="s">
         <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>56</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E27">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E28">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E29">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>68</v>
       </c>
       <c r="B30" t="s">
         <v>69</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E30">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>70</v>
       </c>
       <c r="B31" t="s">
         <v>71</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>72</v>
       </c>
       <c r="B32" t="s">
         <v>73</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>74</v>
       </c>
       <c r="B33" t="s">
         <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>76</v>
       </c>
       <c r="B34" t="s">
         <v>77</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E34">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>78</v>
       </c>
       <c r="B35" t="s">
         <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>80</v>
       </c>
       <c r="B36" t="s">
         <v>81</v>
       </c>
       <c r="C36" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="E36">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" t="s">
         <v>83</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" t="s">
         <v>85</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="E38">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" t="s">
         <v>87</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" t="s">
         <v>89</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" t="s">
         <v>90</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E40">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>91</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
+        <v>90</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" t="s">
+        <v>90</v>
+      </c>
+      <c r="E42">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" t="s">
         <v>32</v>
       </c>
-      <c r="E41">
+      <c r="E45">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>