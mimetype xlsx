--- v0 (2026-06-21)
+++ v1 (2026-10-14)
@@ -2744,51 +2744,51 @@
       </c>
       <c r="B77" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E78" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E79" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
         <v>173</v>