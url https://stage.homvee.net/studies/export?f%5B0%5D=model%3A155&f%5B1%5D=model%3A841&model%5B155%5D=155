--- v0 (2026-05-22)
+++ v1 (2026-07-19)
@@ -12,100 +12,85 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV012969</t>
   </si>
   <si>
     <t>Arthur, M. M. (2001). Qualitative evaluation of Kentucky’s health access: Nurturing development services program. Dissertation Abstracts International, 62, 1B, 535.</t>
   </si>
   <si>
-    <t>Health Access Nurturing Development Services (HANDS) Program</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV014559</t>
   </si>
   <si>
     <t>Comfort, M., &amp; Gordon, P. R. (2009). KIPS longitudinal study with Kentucky HANDS (2007-2009) final results. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027918</t>
   </si>
   <si>
     <t>Comfort, M., Gordon, P. R., English, B., Hacker, K., Hembree, R., Knight, C. R., &amp; Miller, C. K. (2010). The keys to interactive parenting scale: KIPS shows how parents grow. Zero to Three, 30(4), 33–39.</t>
   </si>
   <si>
     <t>WWHV039194</t>
   </si>
   <si>
     <t>Ferguson, J., &amp; Vanderpool, R. (2013). Impact of a Kentucky maternal, infant, and early childhood home-visitation program on parental risk factors. Journal of Child &amp; Family Studies, 22(4), 551–558.</t>
   </si>
   <si>
     <t>WWHV012852</t>
@@ -116,62 +101,56 @@
   <si>
     <t>WWHV014187</t>
   </si>
   <si>
     <t>Freydin, M., Illback, R. J., &amp; Kauffmann, L. (2004). Case studies of the HANDS home visiting program: A qualitative evaluation. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV027900</t>
   </si>
   <si>
     <t>Illback, R. J., &amp; Kalafat, J. (1996). Evaluation studies of the Kentucky family resource &amp; youth services centers program: Compendium of current reports. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV028621</t>
   </si>
   <si>
     <t>Illback, R. J., Peiper, N., Sanders, D. H., Pennington, M., English, B., &amp; Jewell, T. (2011). Birth outcomes of participants in Kentucky’s HANDS home visitation program: A follow-up study comparing matched and unmatched high risk groups. Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027967</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D., &amp; Sanders, D. I. (2006). Evaluation findings: Kentucky's home visiting program for first-time parents (HANDS). Louisville, KY: REACH of Louisville, Inc.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - additional source</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014188</t>
   </si>
   <si>
     <t>Illback, R. J., Pennington, M., Sanders, D. H., &amp; Smith, P. (2007). Use of the emergency room: A comparison of Medicaid reimbursed ER visits in HANDS children &amp; other children born to first-time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV027885</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III,  D., Pennington, M., English, B., &amp; Jewell, T. (nd). Development and  implementation of  Kentucky's HANDS home visitation program. Unpublished  manuscript.</t>
   </si>
   <si>
     <t>WWHV027886</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders Jr., D., Sanders III, D., Pennington, M., English, B., &amp; Jewell, T. (March 2011). Birth, maltreatment, and service utilization outcomes of participants  in Kentucky’s HANDS home visitation program. Unpublished manuscript. </t>
   </si>
   <si>
     <t>WWHV014185</t>
   </si>
   <si>
     <t>Illback, R. J., Sanders, D., Pennington, M., Sanders, D. I., Smith, P., &amp; Kilmer, A. (2008). Health access nurturing development services (HANDS): Kentucky's home visiting program for first time parents. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV094984</t>
@@ -206,53 +185,50 @@
   <si>
     <t>WWHV014189</t>
   </si>
   <si>
     <t>Pennington, M., Sanders Jr., D., Sanders III, D., Kilmer, A., Smith, P., &amp; Illback, R. J. (2007). Attrition within home visiting programs. Louisville, KY: REACH of Louisville.</t>
   </si>
   <si>
     <t>WWHV014186</t>
   </si>
   <si>
     <t>REACH of Louisville. (n.d.). Birth outcomes: Prematurity, low birth weight, and very low birth weight—HANDS program 2002–2007. Louisville, KY: Author.</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV081158</t>
   </si>
   <si>
     <t>Shea, S. E., Goldberg, S., &amp; Weatherston, D. J. (2016). A community mental health professional development model for the expansion of reflective practice and supervision: Evaluation of a pilot training series for infant mental health professionals. Infant Mental Health Journal, 37(6), 653–669. https://doi.org/10.1002/imhj.21611</t>
   </si>
   <si>
     <t>WWHV085389</t>
@@ -273,53 +249,50 @@
     <t>Stacks, A. M., Jester, J. M., Wong, K., Huth-Bocks, A., Brophy-Herb, H., Lawler, J., Riggs, J., Ribaudo, J., Muzik, M., &amp; Rosenblum, K. L. (2022). Infant mental health home visiting: Intervention dosage and therapist experience interact to support improvements in maternal reflective functioning. Attachment &amp; Human Development, 24(1), 53–75. https://doi.org/10.1080/14616734.2020.1865606</t>
   </si>
   <si>
     <t>WWHV086176</t>
   </si>
   <si>
     <t>Stacks, A. M., Wong, K., Barron, C., &amp; Ryznar, T. (2020). Permanency and well-being outcomes for maltreated infants: Pilot results from an infant-toddler court team. Child Abuse &amp; Neglect, 101, 104332. https://doi.org/10.1016/j.chiabu.2019.104332</t>
   </si>
   <si>
     <t>WWHV095264</t>
   </si>
   <si>
     <t>Weatherston, D. J., Ribaudo, J., &amp; Michigan Collaborative for Infant Mental Health Research (2020). The Michigan Infant Mental Health Home Visiting Model. Infant Mental Health Journal, 41(2), 166–177. https://doi.org/10.1002/imhj.21838</t>
   </si>
   <si>
     <t>WWHV078931</t>
   </si>
   <si>
     <t>Wheeler, R., Ludtke, M., Helmer, J., Barna, N., Wilson, K., &amp; Oleksiak, C. (2013). Implementation of the PICCOLO in infant mental health practice: A case study. Infant Mental Health Journal, 34(4), 352–358. https://doi.org/10.1002/imhj.21395</t>
   </si>
   <si>
     <t>WWHV040820</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moderate</t>
   </si>
   <si>
     <t>WWHV040821</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Child health improvement by HANDS home visiting program (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040822</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the KIPDA area development district, Kentucky (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV040823</t>
   </si>
   <si>
     <t>Williams, C. M., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2014). Maternal and child health improvement by HANDS home visiting program in the Bluegrass area development district (Unpublished manuscript). University of Kentucky Department of Obstetrics and Gynecology, Lexington, KY.</t>
   </si>
   <si>
     <t>WWHV060495</t>
   </si>
   <si>
     <t>Williams, C., Cprek, S., Asaolu, I., English, B., Jewell, T., Smith, K., &amp; Robl, J. (2017). Kentucky Health Access Nurturing Development Services home visiting program improves maternal and child health. Maternal &amp; Child Health Journal, 21(5), 1166–1174. https://doi.org/10.1007/s10995-016-2215-6</t>
   </si>
@@ -344,52 +317,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -656,806 +632,629 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E13">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E14">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="B31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="E27">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B37" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B38" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B39" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      <c r="A36" t="s">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B40" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B41" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B42" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E38">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B43" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
-[...76 lines deleted...]
-      <c r="E43">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>