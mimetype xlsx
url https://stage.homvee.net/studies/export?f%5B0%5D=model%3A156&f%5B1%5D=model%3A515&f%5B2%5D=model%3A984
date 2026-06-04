--- v0 (2025-10-04)
+++ v1 (2026-06-04)
@@ -131,51 +131,51 @@
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
     <t>WWHV073796</t>
   </si>
   <si>
     <t>Beachy-Quick, K., Lee, C., McConnell, L., Orsi, R., Timpe, Z., &amp; Winokur, M. (2018). SafeCare Colorado Program Evaluation Report 2014-2017. Colorado State University, Social Work Research Center, 1–77. https://earlychildhoodframework.org/reports/safecare-colorado-final-rep…</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV016797</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (2000). Training parents reported for or at risk for child abuse and neglect to identify and treat their children's illnesses. Journal of Family Violence, 15(4), 311–330.</t>
   </si>
@@ -248,51 +248,51 @@
   <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV062748</t>
   </si>
   <si>
     <t>Corso, P., Taylor, N., Bennett, J., Ingels, J., Self-Brown, S., &amp; Whitaker, D. (2014). Marginal cost analysis of two train-the-trainer models for implementing SafeCare. Western Journal of Emergency Medicine, 15(5), 623–626.</t>
   </si>
   <si>
     <t>WWHV034695</t>
   </si>
   <si>
     <t>Crockett, J., &amp; Hird, O. (2009). The effects of project SafeCare on the parenting skills of a mother with an intellectual disability. International Journal of Child Health and Human Development, 2(1), 73-81.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV035518</t>
   </si>
   <si>
     <t>Damashek, A., Bard, D., &amp; Hecht, D. (2012). Provider cultural competency, client satisfaction, and engagement in home-based programs to treat child abuse and neglect. Child Maltreatment, 17(1), 56–66.</t>
   </si>
   <si>
     <t>WWHV078418</t>
   </si>
   <si>
     <t>Damashek, A., Doughty, D., Ware, L., &amp; Silovsky, J. (2011). Predictors of client engagement and attrition in home-based child maltreatment prevention services. Child Maltreatment, 16(1), 9–20. http://doi.org/10.1177/1077559510388507</t>
   </si>
   <si>
     <t>WWHV060014</t>
   </si>
   <si>
     <t>Damashek, A., Hughes, H., Chahin, S., &amp; Corlis, M. (2017). Reducing unintentional child injuries: Pilot test of a home-based behavioural training program. Injury Prevention, 23, A43–A44.</t>
   </si>
   <si>
     <t>WWHV016924</t>
   </si>
   <si>
     <t>Dangel, R. F., &amp; Polster, R. A. (1984). Parent training : Foundations of research and practice. New York: Guilford Press.</t>
   </si>
@@ -1305,51 +1305,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="463.458" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>