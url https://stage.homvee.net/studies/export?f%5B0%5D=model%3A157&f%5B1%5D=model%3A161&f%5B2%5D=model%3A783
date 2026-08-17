--- v0 (2025-10-11)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV030846</t>
   </si>
   <si>
     <t>Akister, J., &amp; Johnson, K. (2003). Research into practice. Community Care, (1494), 52.</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
@@ -104,89 +104,117 @@
   <si>
     <t>WWHV004227</t>
   </si>
   <si>
     <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). The impact on parenting and the home environment of early support to mothers with new babies. Journal of Children's Services, 1(4), 4-20.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV032673</t>
   </si>
   <si>
     <t>Barnes, J., MacPherson, K., &amp; Senior, R. (2006). Right from the start: An evaluation of Home-Start support with mothers of newborn infants. [Part 1. Quantitative results]. Final report to the Health Foundation.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV004250</t>
   </si>
   <si>
     <t>Barnes, J., Senior, R., &amp; MacPherson, K. (2009). The utility of volunteer home-visiting support to prevent maternal depression in the first year of life. Child: Care, Health &amp; Development, 35(6), 807-816.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV094857</t>
   </si>
   <si>
     <t>Because childhood can’t wait: Home-Start impact report. (2019). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV095247</t>
   </si>
   <si>
     <t>Blazé, K. S. R., Xu, H., Buchanan, L., Baur, L. A., &amp; Wen, L. M. (2023). Parental smoking in the first two years of a child's life and its associations with breastfeeding. Australian and New Zealand Journal of Obstetrics and Gynaecology, 1–8. https://doi.org/10.1111/ajo.13736</t>
   </si>
   <si>
     <t>Healthy Beginnings</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV095258</t>
   </si>
   <si>
     <t>Brown, V., Tan, E. J., Hayes, A., Baur, L. A., Campbell, K., Taylor, R., Byrne, R., Wen, L. M., Hesketh, K. D., &amp; Moodie, M. (2020). Cost comparison of five Australasian obesity prevention interventions for children aged from birth to two years. Pediatric Obesity, 15(12), 1–13. https://doi.org/10.1111/ijpo.12684</t>
   </si>
   <si>
     <t>WWHV095260</t>
   </si>
   <si>
     <t>Buchanan, L., Anderson, E., Xu, H., Phongsavan, P., Rissel, C., &amp; Wen, L. M. (2021). Sources of information and the use of mobile applications for health and parenting information during pregnancy: Implications for health promotion. Health Informatics Journal, 27(3). https://doi.org/10.1177/14604582211043146</t>
   </si>
   <si>
     <t>WWHV095242</t>
   </si>
   <si>
     <t>Buchanan, L., Xu, H., Hewitt, L., Taki, S., &amp; Wen, L. M. (2022). A longitudinal analysis examining the associations of tummy time with active playtime, screen time, and sleep time. Journal of Physical Activity &amp; Health,18(10), 1215–1222. https://doi.org/10.1123/jpah.2021-0093</t>
   </si>
   <si>
     <t>WWHV095246</t>
   </si>
   <si>
     <t>Cheng, Y., Xu, H., Rissel, C., Phongsavan, P., Buchanan, L., Taki, S., Hayes, A., Baur, L. A., &amp; Wen, L. M. (2022). Estimation and feasibility of correction modelling for mother‑reported child height and weight at 2 years using data from the Australian CHAT trial. Scientific Reports, 12(1), 21353. https://doi.org/10.1038/s41598-022-25388-8</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV029900</t>
   </si>
   <si>
     <t>Dekovic, M., Asscher, J. J., Hermanns, J., Reitz, E., Prinzie, P., &amp; van den Akker, A. L. (2010). Tracing changes in families who participated in the Home-Start parenting program: Parental sense of competence as mechanism of change. Prevention Science, 11, 263-274.</t>
   </si>
   <si>
     <t>WWHV046963</t>
   </si>
   <si>
     <t>Dohn, T. (2010). DAKOTACARE update: Healthy Beginnings. South Dakota Medicine: The Journal of the South Dakota State Medical Association, 63(9), 323.</t>
   </si>
   <si>
     <t>WWHV095259</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Ekambareshwar, S., Mihrshahi, S., Wen, L. M., Baur, L. A., Laws, R., Taki, S., &amp; Rissel, C. (2021). Process evaluations of early childhood obesity prevention interventions delivered via telephone or text messages: A systematic review. The International Journal of Behavioral Nutrition and Physical Activity, 18(10).  https://doi.org/10.1186/s12966-020-01074-8</t>
   </si>
   <si>
     <t>WWHV095256</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Taki, S., Mihrshahi, S., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2020). Participant experiences of an infant obesity prevention program delivered via telephone calls or text messages. Healthcare, 8(1), 60. https://doi.org/10.3390/healthcare8010060</t>
   </si>
   <si>
     <t>WWHV095262</t>
@@ -197,167 +225,221 @@
   <si>
     <t>WWHV095263</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Xu, H., Rissel, C., Baur, L. A., Taki, S., Mihrshahi, S., &amp; Wen, L. M. (2022). Participants' engagement with telephone support interventions to promote healthy feeding practices and obesity-protective behaviours for infant obesity prevention. Frontiers in Endocrinology, 13, 868944. https://doi.org/10.3389/fendo.2022.868944</t>
   </si>
   <si>
     <t>WWHV095240</t>
   </si>
   <si>
     <t>Esdaile, E., Owen, K. B., Xu, H., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). Strong support for broad policies to prevent childhood obesity among mothers in New South Wales, Australia. Health Promotion Journal of Australia: Official Journal of Australian Association of Health Promotion Professionals, 32(2), 197–207. https://doi.org/10.1002/hpja.351</t>
   </si>
   <si>
     <t>WWHV065176</t>
   </si>
   <si>
     <t>Gentry, S. V., Powers, E. F. J., Azim, N., &amp; Maidrag, M. (2018). Effectiveness of a voluntary family befriending service: A mixed methods evaluation using the Donabedian model. Public Health, 160, 87–93.</t>
   </si>
   <si>
     <t>WWHV029908</t>
   </si>
   <si>
     <t>Gibbons, J., &amp; Thorpe, S. (1989). Can voluntary support projects help vulnerable families? The work of home-start. British Journal of Social Work, 19(3), 189-202.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV071402</t>
   </si>
   <si>
     <t>Hann, M. (2017). Engaging fathers: The next challenge for Home-Start. Journal of Health Visiting, 5(7), 334–337.</t>
   </si>
   <si>
     <t>WWHV029899</t>
   </si>
   <si>
     <t>Harrison, M. (1983). The 'home-start' scheme. Midwife, Health Visitor &amp; Community Nurse, 19(8), 328-330.</t>
   </si>
   <si>
     <t>WWHV029898</t>
   </si>
   <si>
     <t>Harrison, M. (1984). The experience of home-start. Health Visitor, 57(6), 168.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV038827</t>
   </si>
   <si>
     <t>Hermanns, J. M., Asscher, J. J., Zijlstra, B. J., Hoffenaar, P. J., &amp; Dekovič, M. (2013). Long-term changes in parenting and child behavior after the Home-Start family support program. Children and Youth Services Review, 35(4), 678–684.</t>
   </si>
   <si>
     <t>WWHV094855</t>
   </si>
   <si>
     <t>Home is where we start from. (2021). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV095249</t>
   </si>
   <si>
     <t>House, E., Xu, H., Taki, S., Denney‐Wilson, E., Baur, L. A., &amp; Wen, L. M. (2023). Mothers' sociodemographic factors and use of health professionals for child feeding advice. Maternal &amp; Child Nutrition, 20(1), e13586. https://doi.org/10.1111/mcn.13586</t>
   </si>
   <si>
     <t>WWHV046712</t>
   </si>
   <si>
     <t>Husson, N. (1995). Healthy Beginnings Plus: An innovative approach to prenatal care. Home Health Care Management and Practice, 7(3), 46–61.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV047145</t>
   </si>
   <si>
     <t>Jones, C. C., Hayter, M., &amp; Jomeen, J. (2015). A Home-Start peer support scheme for women with low mood following childbirth. Community Practitioner, 88(9), 41–44.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV049712</t>
   </si>
   <si>
     <t>Kenkre, J., &amp; Young, E. (2014). Building resilience: Volunteer support for families with complex circumstances and needs. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV094537</t>
   </si>
   <si>
     <t>Killedar, A., Wen, L. M., Tan, E. J., Marshall, S., Taki, S., Buchanan, L., Rissel, C., Xu, H., Baur, L., &amp; Hayes, A. (2022). Economic evaluation of the Communicating Healthy Beginnings Advice by Telephone trial for early childhood obesity prevention. Obesity, 30(11), 2256–2264. https://doi.org/10.1002/oby.23547</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV003600</t>
   </si>
   <si>
     <t>Li, M. W., Baur, L. A., Rissel, C., Wardle, K., Alperstein, G., &amp; Simpson, J. M. (2007). Early intervention of multiple home visits to prevent childhood obesity in a disadvantaged population: A home-based randomised controlled trial (Healthy Beginnings trial). BMC Public Health, 7, 76.</t>
   </si>
   <si>
     <t>WWHV046722</t>
   </si>
   <si>
     <t>Li, M. W., Baur, L. A., Simpson, J. M., &amp; Rissel, C. (2010). Mothers' awareness of their weight status and concern about their children being overweight: Findings from first-time mothers in south-west Sydney. Australian &amp; New Zealand Journal of Public Health, 34(3), 293–297.</t>
   </si>
   <si>
     <t>WWHV046751</t>
   </si>
   <si>
     <t>Li, M. W., Flood, V. M., Simpson, J. M., Rissel, C., &amp; Baur, L. A. (2010). Dietary behaviours during pregnancy: Findings from first-time mothers in southwest Sydney, Australia. International Journal of Behavioral Nutrition &amp; Physical Activity, 7, 1–7.</t>
   </si>
   <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV049711</t>
   </si>
   <si>
     <t>Making a difference for children and families: Home-Start social impact report 2014. (2015). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV095239</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Kearney, M., Tam, N., Sabry, M., Kuswara, K., Laird, Y., Wen, L. M., &amp; Rissel, C. (2021). Navigating infant feeding supports after migration: perspectives of Arabic and Chinese mothers and health professionals in Australia. Women and Birth: Journal of the Australian College of Midwives, 34(4), e346–e356. https://doi.org/10.1016/j.wombi.2020.06.002</t>
   </si>
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
     <t>WWHV095250</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, R., &amp; Wen, L. M. (2021). Feasibility of a culturally adapted early childhood obesity prevention program among migrant mothers in Australia: a mixed methods evaluation. BMC Public Health, 21(1), 1159. https://doi.org/10.1186/s12889-021-11226-5</t>
   </si>
   <si>
     <t>WWHV095244</t>
@@ -380,84 +462,144 @@
   <si>
     <t>WWHV029907</t>
   </si>
   <si>
     <t>Mcrae, R. E. (2002). The treatment of child neglect through a comprehensive service strategy including home-based therapy, play therapy, parent education, and parent-child interaction therapy. (Doctoral dissertation, Alliant International University, 2002). Dissertation Abstracts International, 63(08B), ISSN No. 0419-4217 (AAI3061081).</t>
   </si>
   <si>
     <t>WWHV095045</t>
   </si>
   <si>
     <t>National Library of Medicine. (2023). Grow Well: Addressing childhood obesity in low-income families. https://clinicaltrials.gov/show/NCT05885581</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV003674</t>
   </si>
   <si>
     <t>Oakley, A., Rajan, L., &amp; Turner, H. (1998).  Evaluating parent support initiatives: Lessons from two case studies. Health &amp; Social Care in the Community, 6(5), 318-330.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV067047</t>
   </si>
   <si>
     <t>Smallegange, E. S., Hermanns, J., &amp; Oort, F. J. (2018). Evaluating the effectiveness of Home-Start support in Dutch families. Journal of Social Work, 19(3), 327-350.</t>
   </si>
   <si>
     <t>WWHV095255</t>
   </si>
   <si>
     <t>Smith, W., Taki, S., &amp; Wen, L. M. (2020). The role of telehealth in supporting mothers and children during the Covid-19 pandemic. Australian Journal of Advanced Nursing, 37(3), 37–38. https://doi.org/10.37464/2020.373.168</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV046965</t>
   </si>
   <si>
     <t>Stark, A.R., &amp; Lannon, C.M. (2009). Systems changes to prevent severe hyperbilirubinemia and promote breastfeeding: Pilot approaches. Journal of Perinatology, 29(Suppl. 1), S53–S57.</t>
   </si>
   <si>
     <t>WWHV094860</t>
   </si>
   <si>
     <t>Strong families make strong communities: Home-Start’s social impact report. (2017). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV094856</t>
   </si>
   <si>
     <t>Sugarman, P., &amp; Chudasama, K. (2022). Volunteer-led family intervention: a UK national programme. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
@@ -701,52 +843,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1010,1812 +1155,2194 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E125"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="528.442" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-      <c r="A13" t="s">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
-[...8 lines deleted...]
-      <c r="E13">
+      <c r="D15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...12 lines deleted...]
-      <c r="E14">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...12 lines deleted...]
-      <c r="E15">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...12 lines deleted...]
-      <c r="E16">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...12 lines deleted...]
-      <c r="E17">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...9 lines deleted...]
-      <c r="D18" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E18">
+      <c r="E81" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...29 lines deleted...]
-      <c r="E20">
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...12 lines deleted...]
-      <c r="E22">
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E104" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...12 lines deleted...]
-      <c r="E23">
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...12 lines deleted...]
-      <c r="E24">
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...12 lines deleted...]
-      <c r="E25">
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...1304 lines deleted...]
-      <c r="E102">
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>