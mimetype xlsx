--- v0 (2025-10-09)
+++ v1 (2026-06-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -83,95 +83,122 @@
   <si>
     <t>WWHV095258</t>
   </si>
   <si>
     <t>Brown, V., Tan, E. J., Hayes, A., Baur, L. A., Campbell, K., Taylor, R., Byrne, R., Wen, L. M., Hesketh, K. D., &amp; Moodie, M. (2020). Cost comparison of five Australasian obesity prevention interventions for children aged from birth to two years. Pediatric Obesity, 15(12), 1–13. https://doi.org/10.1111/ijpo.12684</t>
   </si>
   <si>
     <t>WWHV095260</t>
   </si>
   <si>
     <t>Buchanan, L., Anderson, E., Xu, H., Phongsavan, P., Rissel, C., &amp; Wen, L. M. (2021). Sources of information and the use of mobile applications for health and parenting information during pregnancy: Implications for health promotion. Health Informatics Journal, 27(3). https://doi.org/10.1177/14604582211043146</t>
   </si>
   <si>
     <t>WWHV095242</t>
   </si>
   <si>
     <t>Buchanan, L., Xu, H., Hewitt, L., Taki, S., &amp; Wen, L. M. (2022). A longitudinal analysis examining the associations of tummy time with active playtime, screen time, and sleep time. Journal of Physical Activity &amp; Health,18(10), 1215–1222. https://doi.org/10.1123/jpah.2021-0093</t>
   </si>
   <si>
     <t>WWHV095246</t>
   </si>
   <si>
     <t>Cheng, Y., Xu, H., Rissel, C., Phongsavan, P., Buchanan, L., Taki, S., Hayes, A., Baur, L. A., &amp; Wen, L. M. (2022). Estimation and feasibility of correction modelling for mother‑reported child height and weight at 2 years using data from the Australian CHAT trial. Scientific Reports, 12(1), 21353. https://doi.org/10.1038/s41598-022-25388-8</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV046963</t>
   </si>
   <si>
     <t>Dohn, T. (2010). DAKOTACARE update: Healthy Beginnings. South Dakota Medicine: The Journal of the South Dakota State Medical Association, 63(9), 323.</t>
   </si>
   <si>
     <t>WWHV095259</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Ekambareshwar, S., Mihrshahi, S., Wen, L. M., Baur, L. A., Laws, R., Taki, S., &amp; Rissel, C. (2021). Process evaluations of early childhood obesity prevention interventions delivered via telephone or text messages: A systematic review. The International Journal of Behavioral Nutrition and Physical Activity, 18(10).  https://doi.org/10.1186/s12966-020-01074-8</t>
   </si>
   <si>
     <t>WWHV095256</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Taki, S., Mihrshahi, S., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2020). Participant experiences of an infant obesity prevention program delivered via telephone calls or text messages. Healthcare, 8(1), 60. https://doi.org/10.3390/healthcare8010060</t>
   </si>
   <si>
     <t>WWHV095262</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Taki, S., Mihrshahi, S., Baur, L. A., Wen L. M., &amp; Rissel, C. (2022). Trial collaborators' perceptions of the process of delivering Healthy Beginnings advice via telephone calls or text messages. Health Promotion Journal of Australia: Official Journal of Australian Association of Health Promotion Professionals, 33(3):810–828. https://doi.org/10.1002/hpja.562</t>
   </si>
   <si>
     <t>WWHV095263</t>
   </si>
   <si>
     <t>Ekambareshwar, M., Xu, H., Rissel, C., Baur, L. A., Taki, S., Mihrshahi, S., &amp; Wen, L. M. (2022). Participants' engagement with telephone support interventions to promote healthy feeding practices and obesity-protective behaviours for infant obesity prevention. Frontiers in Endocrinology, 13, 868944. https://doi.org/10.3389/fendo.2022.868944</t>
   </si>
   <si>
     <t>WWHV095240</t>
   </si>
   <si>
     <t>Esdaile, E., Owen, K. B., Xu, H., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). Strong support for broad policies to prevent childhood obesity among mothers in New South Wales, Australia. Health Promotion Journal of Australia: Official Journal of Australian Association of Health Promotion Professionals, 32(2), 197–207. https://doi.org/10.1002/hpja.351</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV044983</t>
   </si>
   <si>
     <t>Hayes, A., Lung, T., Wen, L. M., Baur, L., Rissel, C., &amp; Howard, K. (2014). Economic evaluation of "Healthy Beginnings" an early childhood intervention to prevent obesity. Obesity, 22(7), 1709–1715.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV095249</t>
   </si>
   <si>
     <t>House, E., Xu, H., Taki, S., Denney‐Wilson, E., Baur, L. A., &amp; Wen, L. M. (2023). Mothers' sociodemographic factors and use of health professionals for child feeding advice. Maternal &amp; Child Nutrition, 20(1), e13586. https://doi.org/10.1111/mcn.13586</t>
   </si>
   <si>
     <t>WWHV046712</t>
   </si>
   <si>
     <t>Husson, N. (1995). Healthy Beginnings Plus: An innovative approach to prenatal care. Home Health Care Management and Practice, 7(3), 46–61.</t>
   </si>
   <si>
     <t>WWHV094537</t>
   </si>
   <si>
     <t>Killedar, A., Wen, L. M., Tan, E. J., Marshall, S., Taki, S., Buchanan, L., Rissel, C., Xu, H., Baur, L., &amp; Hayes, A. (2022). Economic evaluation of the Communicating Healthy Beginnings Advice by Telephone trial for early childhood obesity prevention. Obesity, 30(11), 2256–2264. https://doi.org/10.1002/oby.23547</t>
   </si>
   <si>
     <t>WWHV003600</t>
   </si>
   <si>
     <t>Li, M. W., Baur, L. A., Rissel, C., Wardle, K., Alperstein, G., &amp; Simpson, J. M. (2007). Early intervention of multiple home visits to prevent childhood obesity in a disadvantaged population: A home-based randomised controlled trial (Healthy Beginnings trial). BMC Public Health, 7, 76.</t>
   </si>
   <si>
     <t>WWHV046722</t>
@@ -194,102 +221,111 @@
   <si>
     <t>WWHV095238</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, C., &amp; Wen, L. M. (2021). The process of culturally adapting the Healthy Beginnings early obesity prevention program for Arabic and Chinese mothers in Australia. BMC Public Health, 21(1) 284. https://doi.org/10.1186/s12889-021-10270-5</t>
   </si>
   <si>
     <t>WWHV095250</t>
   </si>
   <si>
     <t>Marshall, S., Taki, S., Love, P., Laird, Y., Kearney, M., Tam, N., Baur, L. A., Rissel, R., &amp; Wen, L. M. (2021). Feasibility of a culturally adapted early childhood obesity prevention program among migrant mothers in Australia: a mixed methods evaluation. BMC Public Health, 21(1), 1159. https://doi.org/10.1186/s12889-021-11226-5</t>
   </si>
   <si>
     <t>WWHV095244</t>
   </si>
   <si>
     <t>Marshall, S., Xu, H., Taki, S., Laird, Y., Love, P., Wen, L. M., &amp; Rissel, C. (2022). Engagement, satisfaction, retention and behavioural outcomes of linguistically diverse mothers and infants participating in an Australian early obesity prevention trial. Health Promotion Journal of Australia: Official Journal of Australian Association of Health Promotion Professionals, 33(2), 350–360. https://doi.org/10.1002/hpja.521</t>
   </si>
   <si>
     <t>WWHV095045</t>
   </si>
   <si>
     <t>National Library of Medicine. (2023). Grow Well: Addressing childhood obesity in low-income families. https://clinicaltrials.gov/show/NCT05885581</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV095255</t>
   </si>
   <si>
     <t>Smith, W., Taki, S., &amp; Wen, L. M. (2020). The role of telehealth in supporting mothers and children during the Covid-19 pandemic. Australian Journal of Advanced Nursing, 37(3), 37–38. https://doi.org/10.37464/2020.373.168</t>
   </si>
   <si>
     <t>WWHV046965</t>
   </si>
   <si>
     <t>Stark, A.R., &amp; Lannon, C.M. (2009). Systems changes to prevent severe hyperbilirubinemia and promote breastfeeding: Pilot approaches. Journal of Perinatology, 29(Suppl. 1), S53–S57.</t>
   </si>
   <si>
     <t>WWHV079353</t>
   </si>
   <si>
     <t>Taki, S., Li, M. W., Shaw, M., Caffrey, P., &amp; Gordon, P. (2018). Integrating an effective obesity prevention program into existing home visiting services: The Healthy Beginnings program. International Journal of Integrated Care, 18, 1–2. https://doi.org/10.5334/ijic.s1164.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV046953</t>
   </si>
   <si>
     <t>Viney, L., &amp; Goodwin, M. (2014). Tackling the challenges in conducting a 5-year longitudinal study of the Healthy Beginnings trial. Health Promotion Journal of Australia, 25(1), 65–66.</t>
   </si>
   <si>
     <t>WWHV046743</t>
   </si>
   <si>
     <t>Wardle, K., De Domenico, M., &amp; Li, M. W. (2014). Understanding infant feeding practices of new mothers: Findings from the Healthy Beginnings trial. Australian Journal of Advanced Nursing, 32(1), 6–15.</t>
   </si>
   <si>
     <t>WWHV046855</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Rissel, C., Alperstein, G., &amp; Simpson, J. M. (2009). Intention to breastfeed and awareness of health recommendations: Findings from first-time mothers in southwest Sydney, Australia. International Breastfeeding Journal, 4, 9.</t>
   </si>
   <si>
     <t>WWHV046757</t>
   </si>
   <si>
     <t>Wen, L. M., Baur, L. A., Rissel, C., Flood, V., Simpson, J. M., Hayes, A., Hardy, L. L., &amp; Wardle, K. (2012). Healthy Beginnings trial phase 2 study: Follow-up and cost-effectiveness analysis. Contemporary Clinical Trials, 33(2), 396–401.</t>
   </si>
@@ -461,52 +497,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -770,1149 +809,1242 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:E69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="528.442" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
-[...291 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E35" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E27">
-[...13 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E28">
-[...373 lines deleted...]
-      <c r="E50">
+      <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C51" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C52" t="s">
-[...5 lines deleted...]
-      <c r="E52">
+      <c r="C52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C53" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.2</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C54" t="s">
-[...5 lines deleted...]
-      <c r="E54">
+      <c r="C54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C55" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C56" t="s">
-[...5 lines deleted...]
-      <c r="E56">
+      <c r="C56" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" t="s">
+      <c r="A57" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C57" t="s">
-[...5 lines deleted...]
-      <c r="E57">
+      <c r="C57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" t="s">
+      <c r="A58" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C58" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C60" t="s">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="C60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C61" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.2</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C62" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2.2</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C63" t="s">
-[...5 lines deleted...]
-      <c r="E63">
+      <c r="C63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>