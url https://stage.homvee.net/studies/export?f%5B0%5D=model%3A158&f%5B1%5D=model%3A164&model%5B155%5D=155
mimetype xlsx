--- v0 (2025-11-01)
+++ v1 (2026-07-19)
@@ -12,1664 +12,1670 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="618">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV081514</t>
   </si>
   <si>
     <t>Ammerman, R. T., Peugh, J. L., Jones, D. E., Van Ginkel, J. B., &amp; Feinberg, M. E. (2019). Promoting co-parenting in home-visiting: A CACE analysis of the Family Foundations program. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
+    <t>WWHV035492</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Peugh, J. L., Putnam, F. W., &amp; Van Ginkel, J. B. (2012). Predictors of treatment response in depressed mothers receiving in-home cognitive-behavioral therapy and concurrent home visiting. Behavior Modification, 36(4), 462-481.</t>
+  </si>
+  <si>
+    <t>WWHV003550</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., ... &amp; Spector, A. R. (2007). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. Journal of Prevention and Intervention in the Community, 34(1-2), 89-107.</t>
+  </si>
+  <si>
+    <t>WWHV081543</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., Clark, M. J., Carrozza, M. A., &amp; Spector, A. R. (2012). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 89–108). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV015012</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Putnam, F. W., Stevens, J., Holleb, L. J., Novak, A. L., &amp; van Ginkel, J. B. (2005). In-home cognitive-behavior therapy for depression: An adapted treatment for first-time mothers in home visitation. Best Practice in Mental Health: An International Journal, 1(1), 1–14.</t>
+  </si>
+  <si>
+    <t>WWHV035322</t>
+  </si>
+  <si>
+    <t>Ammerman, R., Shenk, C., Teeters, A., Noll, J., Putnam, F., &amp; Ginkel, J. (2012). Impact of depression and childhood trauma in mothers receiving home visitation. Journal of Child &amp; Family Studies, 21(4), 612-625.</t>
+  </si>
+  <si>
+    <t>WWHV014515</t>
+  </si>
+  <si>
+    <t>Ammerman, R. T., Stevens, J., Putnam, F. W., Altaye, M., Hulsmann, J. E., Lehmkuhl, H. D., et al. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115.</t>
+  </si>
+  <si>
+    <t>WWHV079417</t>
+  </si>
+  <si>
+    <t>Ammerman, R., Stevens, J., Putnam, F., Altaye, M., Hulsmann, J., Lehmkuhl, H., Monroe, J., Gannon, T., &amp; Ginkel, J. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115. https://doi.org/10.1007/s10896-005-9009-8</t>
+  </si>
+  <si>
+    <t>WWHV014564</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., &amp; Guillen, S. (2001). Adaptation of the Healthy Families America program to families affected by drug use: A use of the harm reduction model. The Source: Newsletter of the National Abandoned Infants Assistance Resource Center, 11(1), 12–16.</t>
+  </si>
+  <si>
+    <t>WWHV014562</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guillen, S. (2005) Lessons learned from a randomized trial of home visiting with substance-affected and non-substance-affected families. New York:  Columbia University College of Physicians &amp; Surgeons Department of Pediatrics; Alianza Dominicana, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV014499</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp;  Guterman, N. B. (2004). Best Beginnings:  A randomized controlled trial of a paraprofessional home visiting program: Executive summary. Report to the Smith Richardson Foundation and New York State Office of Children and Family  Services. New York: Columbia University School of Social  Work.</t>
+  </si>
+  <si>
+    <t>WWHV014500</t>
+  </si>
+  <si>
+    <t>Anisfeld, E.,  Sandy, J., &amp; Guterman, N. B. (2004). Best  Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Narrative summary. Report to the  Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work</t>
+  </si>
+  <si>
+    <t>WWHV014570</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV014571</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2005). Summary of main findings from the Best Beginnings randomized trial. New York: Columbia University School of Social Work.</t>
+  </si>
+  <si>
+    <t>WWHV014569</t>
+  </si>
+  <si>
+    <t>Anisfeld, E., Sandy, J., Guterman, N. B., &amp; Guillen, S. (2003). Correlates of depressive symptoms in immigrant mothers of infants and toddlers. Poster presentation at SRCD biennial meeting, Tampa, Florida, April 27, 2003. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV081490</t>
+  </si>
+  <si>
+    <t>Arbour, M., Mackrain, M., Fitzgerald, E., &amp; Atwood, S. (2019). National quality improvement initiative in home visiting services improves breastfeeding initiation and duration. Academic Pediatrics, 19(2), 236–244. https://doi.org/10.1016/j.acap.2018.11.005</t>
+  </si>
+  <si>
+    <t>WWHV003344</t>
+  </si>
+  <si>
+    <t>Bair-Merritt, M., Crowne, S. S., Burrell, L., Caldera, D., Cheng, T. L., &amp; Duggan, A. K. (2008). Impact of intimate partner violence on children's well-child care and medical home. Pediatrics, 121(3), e473–e480.</t>
+  </si>
+  <si>
+    <t>WWHV014584</t>
+  </si>
+  <si>
+    <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
+  </si>
+  <si>
+    <t>WWHV079647</t>
+  </si>
+  <si>
+    <t>Bair-Merritt, M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., &amp; Duggan, A. K. (2010). Reducing maternal intimate partner violence after the birth of a child: A randomized controlled trial of the Hawaii Healthy Start Home Visitation Program. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 16–23. https://doi.org/10.1001/archpediatrics.2009.237</t>
+  </si>
+  <si>
+    <t>WWHV062482</t>
+  </si>
+  <si>
+    <t>Banman, A. J. (2017). Organizational and worker level factors influencing father involvement and engagement in early home visitation programs. (Ph.D., University of Chicago). ProQuest Dissertations and Theses. (1961237947)</t>
+  </si>
+  <si>
+    <t>WWHV016124</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1996). Healthy Families Alexandria: 30-month evaluation report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016107</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1996). Is it working: A 3-year evaluation of a suburban home visitation program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016125</t>
+  </si>
+  <si>
+    <t>Barrett, B. (1998). Healthy Families Prince William area: 21-month outcome evaluation report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV029500</t>
+  </si>
+  <si>
+    <t>Bartlett, J. (2012). Young mothers, infant neglect, and discontinuities in intergenerational cycles of maltreatment. Tufts University. Unpublished Manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016099</t>
+  </si>
+  <si>
+    <t>Berkenes, J. P. (2001). HOPES Healthy Families Iowa FY 2001 services report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV060153</t>
+  </si>
+  <si>
+    <t>Berlin, L. J., Martoccio, T. L., Appleyard Carmody, K., Goodman, W. B., O’Donnell, K., Williams, J., ... &amp; Dodge, K. A. (2017). Can typical US home visits affect infant attachment? Preliminary findings from a randomized trial of Healthy Families Durham. Attachment and Human Development, 19(6), 559–579.</t>
+  </si>
+  <si>
+    <t>WWHV062347</t>
+  </si>
+  <si>
+    <t>Bialk, K. J. (2016). Women leading to make a difference: An inside look at a strength-based home visiting program in rural Appalachia. (Doctoral dissertation). ProQuest Dissertations and Theses. (1795088455)</t>
+  </si>
+  <si>
+    <t>WWHV016109</t>
+  </si>
+  <si>
+    <t>Black, T. (2000). Healthy Families Connecticut: Final evaluation report of a home visitation program to enhance positive parenting and reduce child maltreatment. West Hartford, CT: University of Hartford, Center for Social Research.</t>
+  </si>
+  <si>
+    <t>WWHV016098</t>
+  </si>
+  <si>
+    <t>Breakey, G. &amp; Dew, B. (2000). Evaluating Hawaii’s Healthy Start program using hospitalization data. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV026469</t>
+  </si>
+  <si>
+    <t>Bugental, D. B.,  Ellerson, P. C., Lin, E. K., Rainey, B., Kokotovic, A., &amp; O’Hara, N.  (2010). A cognitive approach to child abuse prevention. Psychology of Violence, 1(S), 84-106.</t>
+  </si>
+  <si>
+    <t>WWHV007971</t>
+  </si>
+  <si>
+    <t>Bugental, D. B.,  &amp; Schwartz, A. (2009). A cognitive approach to child mistreatment  prevention among medically at-risk infants. Developmental  Psychology, 45(1), 284–288.</t>
+  </si>
+  <si>
+    <t>WWHV028055</t>
+  </si>
+  <si>
+    <t>Bugental, D. B.,  Schwartz, A., &amp; Lynch, C. (2010). Effects of an early family intervention  on children's memory: The mediating effects of cortisol levels. Mind, Brain  &amp; Education, 4(4), 159-170. doi:10.1111/j.1751-228X.20</t>
+  </si>
+  <si>
+    <t>WWHV003761</t>
+  </si>
+  <si>
+    <t>Burrell, L., McFarlane, E., Tandon, D., Fuddy, L., Duggan, A., &amp; Leaf, P. (2009). Home visitor relationship security: Association with perceptions of work, satisfaction, and turnover. Journal of Human Behavior in the Social Environment, 19(5), 592-6.</t>
+  </si>
+  <si>
+    <t>WWHV095129</t>
+  </si>
+  <si>
+    <t>Burruss-Cousins, K. M. (2022). The interplay of home visitors’ personal and professional identities in effectively screening and supporting women around sensitive topics [Doctoral dissertation, University of Maryland, Baltimore]. UMB Digital Archive. https://archive.hshsl.umaryland.edu/bitstream/handle/10713/19142/Burrus…</t>
+  </si>
+  <si>
+    <t>WWHV003774</t>
+  </si>
+  <si>
+    <t>Caldera, D., Burrell, L., Rodriguez, K., Crowne, S. S., Rohde, C., &amp; Duggan, A. (2007). Impact of a statewide home visiting program on parenting and on child health and development. Child Abuse &amp; Neglect, 31(8), 829–852. doi:10.1016/j.chiabu.2007.02.008</t>
+  </si>
+  <si>
+    <t>WWHV004476</t>
+  </si>
+  <si>
+    <t>Campbell, S. (2005). Caretaking in a nurturing way: Replicating relationship-based, reflective models in Healthy Families programs. Zero to Three, 25(5), 17–22.</t>
+  </si>
+  <si>
+    <t>WWHV062348</t>
+  </si>
+  <si>
+    <t>Carlson, A. K. (2015). Paraprofessionals' experiences and understandings of the Maternal Infant Health Outreach Worker Program (MIHOW) in West Virginia. (Doctoral dissertation). ProQuest Dissertations and Theses. (1765709482)</t>
+  </si>
+  <si>
+    <t>WWHV016112</t>
+  </si>
+  <si>
+    <t>Carnahan, S. (2001). Home visiting to prevent child maltreatment and support families: An evaluation of the Healthy Families Orange program 1995-2000. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV015731</t>
+  </si>
+  <si>
+    <t>Carrilio, T. (2005). The elusive search for the silver bullet in prevention and family support programs for vulnerable families. Social Work and Social Sciences Review, 12(2), 5–28.</t>
+  </si>
+  <si>
+    <t>WWHV014616</t>
+  </si>
+  <si>
+    <t>Center on Child Abuse Prevention Research. (1996). Intensive home visitation: A randomized trial, follow-up, and risk assessment study of Hawaii’s Healthy Start program. Final report prepared for the National Center on Child Abuse and Neglect. Chicago, IL: National Committee to Prevent Child Abuse.</t>
+  </si>
+  <si>
+    <t>WWHV012868</t>
+  </si>
+  <si>
+    <t>Chaffin,  M. (2004). Addendum to "Is it time to rethink Healthy Start/Healthy  Families"? Child Abuse &amp; Neglect, 28(10), 1123.</t>
+  </si>
+  <si>
+    <t>WWHV015741</t>
+  </si>
+  <si>
+    <t>Chaffin, M. (2004). Is it time to rethink Healthy Start/Healthy Families? Child Abuse &amp; Neglect, 28(6), 589–595.</t>
+  </si>
+  <si>
+    <t>WWHV015733</t>
+  </si>
+  <si>
+    <t>Chaffin, M. (2005). "Is it time  to rethink Healthy Start/Healthy Families?": Response to letters. Child Abuse &amp; Neglect, 29(3), 241–249.</t>
+  </si>
+  <si>
+    <t>WWHV012531</t>
+  </si>
+  <si>
+    <t>Chamberlain, L. (2009). Ten lessons learned in Alaska: Home visitation and intimate partner violence. In R. Geffner, D. Griffin, &amp; J. Lewis III (Eds.), Children exposed to violence: Current issues, interventions and research (pp. 196–207). New York: Routledge/Taylor &amp; Francis Group.</t>
+  </si>
+  <si>
+    <t>WWHV013607</t>
+  </si>
+  <si>
+    <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
+  </si>
+  <si>
+    <t>WWHV016096</t>
+  </si>
+  <si>
+    <t>Chambliss, J., &amp; Emshoff, J. (1997). The  evaluation of Georgia’s Healthy Families Program. Atlanta, GA: Emstar Research,  Inc.</t>
+  </si>
+  <si>
+    <t>WWHV016120</t>
+  </si>
+  <si>
+    <t>Chase &amp; Palmer. (1998). Program progress report. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV015970</t>
+  </si>
+  <si>
+    <t>Chiverton, C. (2007). The effects of postpartum adjustment on childrearing attitudes. (Doctoral dissertation, Walden University, 2007); 0543 Adviser: Gary Burkholder. Dissertation Abstracts International, 68 (09B), 131-6355. (AAI3278400)</t>
+  </si>
+  <si>
+    <t>WWHV014502</t>
+  </si>
+  <si>
+    <t>Clinton, B. (1990). Against the odds: Parenting in disadvantaged communities.The Hague, Netherlands: Bernard Van Leer Foundation.</t>
+  </si>
+  <si>
+    <t>WWHV014615</t>
+  </si>
+  <si>
+    <t>Clinton, B. (1992). The Maternal Infant Health Outreach Worker project: Appalachian communities help their own. In M. Larner, R. Halpern, &amp; O. Harkavy (Eds.), Fair start for children: Lessons learned from seven demonstration projects (pp. 23–45). New Haven, CT: Yale University Press.</t>
+  </si>
+  <si>
+    <t>WWHV027417</t>
+  </si>
+  <si>
+    <t>Clinton, B., Elwood, P., Parks, R., &amp; Soraci, S. (1988, November). Promoting maternal and child health in the context of rural poverty. Paper presented at the annual meeting of the American Public Health Association, Boston, MA.</t>
+  </si>
+  <si>
+    <t>WWHV040713</t>
+  </si>
+  <si>
+    <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
+  </si>
+  <si>
+    <t>WWHV064687</t>
+  </si>
+  <si>
+    <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child and Family Studies, 23(8), 1430–1443. https://doi.org/10.1007/s10826-013-9799-x</t>
+  </si>
+  <si>
+    <t>WWHV014554</t>
+  </si>
+  <si>
+    <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV014430</t>
+  </si>
+  <si>
+    <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV062486</t>
+  </si>
+  <si>
+    <t>Coskun, L. Z. (2017). Housing insecurity among teenage mothers. (Ph.D., Tufts University). ProQuest Dissertations and Theses. (1912289640)</t>
+  </si>
+  <si>
+    <t>WWHV080319</t>
+  </si>
+  <si>
+    <t>Cotter Mena, K. M. (2000). Impact of the supervisory relationship on worker job satisfaction and burnout (Publication No. 304592070) [Doctoral dissertation, University of Houston]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV015699</t>
+  </si>
+  <si>
+    <t>Cotter Mena, K. M. (2001). Impact of the supervisory relationship on worker job satisfaction and burnout. Dissertation Abstracts International Section A: Humanities and Social Sciences, 61 (9-A), 3771.</t>
+  </si>
+  <si>
+    <t>WWHV027416</t>
+  </si>
+  <si>
+    <t>Couto, R. A. (1985). Fair starts for children. An assessment of rural poverty and maternal and infant health. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
+  </si>
+  <si>
+    <t>WWHV029502</t>
+  </si>
+  <si>
+    <t>Cullen, J. P., Ownbey, J. B., &amp; Ownbey, M. A. (2010). The effects of the healthy families america home visitation program on parenting attitudes and practices and child social and emotional competence. Child and Adolescent Social Work Journal, 27(5), 335-354. doi:10.1007/s10560-010-0206-9</t>
+  </si>
+  <si>
+    <t>WWHV078057</t>
+  </si>
+  <si>
+    <t>Cullen, J. P., Ownbey, J. B., &amp; Ownbey, M. A. (2010). The effects of the Healthy Families America home visitation program on parenting attitudes and practices and child social and emotional competence. Child and Adolescent Social Work Journal, 27(5), 335–354. https://doi.org/10.1007/s10560-010-0206-9</t>
+  </si>
+  <si>
+    <t>WWHV004845</t>
+  </si>
+  <si>
+    <t>Daro, D. (2000). Linking research to practice: Challenges and opportunities. Journal of Aggression, Maltreatment &amp; Trauma, 4(1), 115–137.</t>
+  </si>
+  <si>
+    <t>WWHV080343</t>
+  </si>
+  <si>
+    <t>Daro, D. (2014). Linking Research to Practice: Challenges and Opportunities. Program Evaluation and Family Violence Research, 115.</t>
+  </si>
+  <si>
+    <t>WWHV008438</t>
+  </si>
+  <si>
+    <t>Daro, D. A., &amp; Harding, K. A. (1999). Healthy Families America: Using research to enhance practice. Future of Children, 9(1), 152–176.</t>
+  </si>
+  <si>
+    <t>WWHV011105</t>
+  </si>
+  <si>
+    <t>Daro, D., McCurdy, K., Falconnier, L., &amp; Stojanovic, D. (2003). Sustaining new parents in home visitation services: Key participant and program factors. Child Abuse &amp; Neglect, 27(10), 1101–1125.</t>
+  </si>
+  <si>
+    <t>WWHV081546</t>
+  </si>
+  <si>
+    <t>Daro, D., McCurdy, K., Falconnier, L., Winje, C., Anisfeld, E., Katzev, A., . . . Nelson, C. (2012). The role of community in facilitating service utilization. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 181–204). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV008521</t>
+  </si>
+  <si>
+    <t>Daro, D.,  McCurdy, K., &amp; Harding, K. (1998). The  role of home visitation in preventing child abuse: An evaluation of the Hawaii Healthy Start  project. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV075771</t>
+  </si>
+  <si>
+    <t>Dauber, S., Hogue, A., Henderson, C. E., Nugent, J., &amp; Hernandez, G. (2019). Addressing maternal depression, substance use, and intimate partner violence in home visiting: A quasi-experimental pilot test of a screen-and-refer approach. Prevention Science, 20(8),1233–1243. https://doi.org/10.1007/s11121-019-01045-x</t>
+  </si>
+  <si>
+    <t>WWHV016091</t>
+  </si>
+  <si>
+    <t>Davenport, D.  (2001). State of Arizona   Office of the Auditor General annual evaluation: Healthy Families  program report to the Arizona  legislature. (No. 01-02). Phoenix, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV074955</t>
+  </si>
+  <si>
+    <t>de la Haye, K., Fluke, M., Laney, P. C., Goran, M., Galama, T., Chou, C., &amp; Salvy, S. (2019). In-home obesity prevention in low-income infants through maternal and social transmission. Contemporary Clinical Trials, 77, 61–69. https://doi.org/10.1016/j.cct.2018.12.010</t>
+  </si>
+  <si>
+    <t>WWHV016114</t>
+  </si>
+  <si>
+    <t>Dew, B., &amp; Breakey, G. (2004). Can a  modest intervention prevent a major problem? Evidence from a child abuse  prevention program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV045701</t>
+  </si>
+  <si>
+    <t>Dew, B., &amp; Breakey, G. F. (2014). An evaluation of Hawaii's Healthy Start Program using child abuse hospitalization data. Journal of Family Violence, 29(8), 893-900.</t>
+  </si>
+  <si>
+    <t>WWHV028462</t>
+  </si>
+  <si>
+    <t>Diaz, J., Oshana,  D., &amp; Harding, K. (2004). Healthy Families America: 2003 Annual profile of program  sites. Chicago: National Center on Child Abuse Prevention Research.</t>
+  </si>
+  <si>
+    <t>WWHV014551</t>
+  </si>
+  <si>
+    <t>Donovan, E. F., Ammerman, R. T., Besl, J., Atherton, H., Khoury, J. C., Altaye, M., ... &amp; Van Ginkel, J. B. (2007). Intensive home visiting is associated with decreased risk of infant death. Pediatrics, 119(6), 1145–1151.</t>
+  </si>
+  <si>
+    <t>WWHV003687</t>
+  </si>
+  <si>
+    <t>Duggan, A. K., Berlin, L. J., Cassidy, J., Burrell, L., &amp; Tandon, S. D. (2009). Examining maternal depression and attachment insecurity as moderators of the impacts of home visiting for at-risk mothers and infants. Journal of Consulting &amp; Clinical Psychology, 77(4), 788–799. doi:10.1037/a0015709</t>
+  </si>
+  <si>
+    <t>WWHV003775</t>
+  </si>
+  <si>
+    <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
+  </si>
+  <si>
+    <t>WWHV012831</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
+  </si>
+  <si>
+    <t>WWHV015375</t>
+  </si>
+  <si>
+    <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
+  </si>
+  <si>
+    <t>WWHV012830</t>
+  </si>
+  <si>
+    <t>Duggan, A., McFarlane, E., Fuddy, L., Burrell, L., Higman, S. M., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program: Impact in preventing child abuse and neglect. Child Abuse &amp; Neglect, 28(6), 597–622.</t>
+  </si>
+  <si>
+    <t>WWHV014665</t>
+  </si>
+  <si>
+    <t>Duggan,  A. K., McFarlane, E. C., Windham, A. M., Rohde, C. A., Salkever, D. S., Fuddy,  L., et al. (1999). Evaluation of Hawaii’s  Healthy Start program. Future of  Children, 9(1), 66–90; discussion 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV094823</t>
+  </si>
+  <si>
+    <t>Duggan, A., Portilla, X. A., Filene, J. H., Crowne, S. S., Hill, C. J., Lee, H., &amp; Knox, V. (2018). Implementation of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2018-76A). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
+  </si>
+  <si>
+    <t>WWHV014667</t>
+  </si>
+  <si>
+    <t>Duggan, A., Windham, A., McFarlane, E., Fuddy, L., Rohde, C., Buchbinder, S., et al. (2000). Hawaii's Healthy Start program of home visiting for at-risk families: Evaluation of family identification, family engagement, and service delivery. Pediatrics, 105(1, Pt. 3), 250–259.</t>
+  </si>
+  <si>
+    <t>WWHV026774</t>
+  </si>
+  <si>
+    <t>DuMont, K., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Rodriguez, M. L., Lee, E., ... &amp; Greene, R. (2010). A randomized trial of Healthy Families New York (HFNY): Does home visiting prevent child maltreatment? Rensselaer, NY: New York State Office of Children &amp; Family Services and Albany, NY: University of Albany, State University of New York.</t>
+  </si>
+  <si>
+    <t>WWHV014412</t>
+  </si>
+  <si>
+    <t>DuMont,  K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., &amp; Rodriguez,  M. (2006). Healthy Families New York (HFNY)  Randomized trial: Impacts on  parenting after the first two years. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV003735</t>
+  </si>
+  <si>
+    <t>DuMont, K., Mitchell-Herzfeld, S., Greene, R., Lee, E., Lowenfels, A., Rodriguez, M., et al. (2008). Healthy Families New York (HFNY) randomized trial: Effects on early child abuse and neglect. Child Abuse &amp; Neglect, 32(3), 295–315.</t>
+  </si>
+  <si>
+    <t>WWHV036882</t>
+  </si>
+  <si>
+    <t>DuMont, K., Rodriguez, M. L., Kirkland, K., Mitchell-Herzfeld, S., Ehrhard-Dietzel, S., Lee, E., et al.(2012). Evaluation of the Healthy Families New York Home Visiting Program, age seven follow up, 2007-2009. Ann Arbor, MI: Inter-university Consortium for Political and Social Research.</t>
+  </si>
+  <si>
+    <t>WWHV014402</t>
+  </si>
+  <si>
+    <t>DuMont, K.,  Rodriguez, M., Mitchell-Herzfeld, S., Walden, N., Kirkland, K., Greene, R., et al. (2008). Effects of Healthy Families New York on maternal  behaviors: Observational assessments of positive and negative parenting. Rensselaer, NY: New York State Office of Children and Family Services.</t>
+  </si>
+  <si>
+    <t>WWHV085830</t>
+  </si>
+  <si>
+    <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
+  </si>
+  <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>Maternal Infant Health Outreach Worker (MIHOW)®</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - implementation study</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
+    <t>WWHV062193</t>
+  </si>
+  <si>
+    <t>Easterbrooks, A., Chaudhuri, J., Fauth, R., Contreras, M., Kotake, C., Moosmann, D., ... &amp; Doherty, L. (2017). The Massachusetts Healthy Families Evaluation–2: Early Childhood (MHFE–2EC): Follow-up study of a randomized, controlled trial of a statewide home visiting program for young parents.  Final report to Massachusetts Department of Public Health, Children’s Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
+  </si>
+  <si>
+    <t>WWHV093633</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., &amp; Lamoreau, R. (2021). Effects of a home visiting program on parenting: Mediating role of intimate partner violence. Journal of Interpersonal Violence, 36(1–2), NP803-NP823. https://doi.org/10.1177/0886260517736879.</t>
+  </si>
+  <si>
+    <t>WWHV073815</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Fauth, R. C., Menon, M., Stargel, L. E., &amp; Kotake, C. (n.d.). The Massachusetts Healthy Families Evaluation Phase 2 (MHFE-2): Time 6 summary report. Tufts Interdisciplinary Evaluation Research, Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV051936</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Jacobs, F. H., Bartlett, J. D., Goldberg, J., Contreras, M. M., Kotake, C., Raskin, M. &amp; Chaudhuri, J. H. (2012). Initial findings from a randomized, controlled trial of Healthy Families Massachusetts: Early program impacts on young mothers' parenting. Report to the Pew Center on the States. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV075120</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Kotake, C., &amp; Fauth, R. (2019). Recurrence of maltreatment after newborn home visiting: A randomized controlled trial. American Journal of Public Health, 109(5), 729–735. https://doi.org/10.2105/AJPH.2019.304957</t>
+  </si>
+  <si>
+    <t>WWHV052013</t>
+  </si>
+  <si>
+    <t>Easterbrooks, M. A., Kotake, C., Raskin, M., &amp; Bumgarner, E. (2016). Patterns of depression among adolescent mothers: Resilience related to father support and home visiting program. American Journal of Orthopsychiatry, 86(1), 61-68.</t>
+  </si>
+  <si>
+    <t>WWHV016094</t>
+  </si>
+  <si>
+    <t>Edwards, C. D., Tripp, L., Purcell, L., &amp;  Evans, G. D. (2001). Healthy Families Jacksonville final evaluation report.  Gainesville, FL: Institute for Food and Agricultural Sciences at the University  of Florida.</t>
+  </si>
+  <si>
+    <t>WWHV003728</t>
+  </si>
+  <si>
+    <t>El-Kamary, S. S., Higman, S. M., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. K. (2004). Hawaii’s Healthy Start home visiting program: Determinants and impact of rapid repeat birth. Pediatrics, 114(3), e317–e326.</t>
+  </si>
+  <si>
+    <t>WWHV062306</t>
+  </si>
+  <si>
+    <t>Elkins, T., Aguinaga, M. d. P., Clinton-Selin, C., Clinton, B., &amp; Gotterer, G. (2013). The Maternal Infant Health Outreach Worker Program in low-income families. Journal of Health Care for the Poor &amp; Underserved, 24(3), 995–1001.</t>
+  </si>
+  <si>
+    <t>WWHV014504</t>
+  </si>
+  <si>
+    <t>Elkins, T., &amp; Clinton, B. (n.d.). Vanderbilt’s Maternal Infant Health Outreach Worker (MIHOW) program: A collaborative program to improve perinatal health and child development in low-income families. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
+  </si>
+  <si>
+    <t>WWHV026773</t>
+  </si>
+  <si>
+    <t>Falconer, M. K., Clark, M. H., &amp; Parris, D.  (2011). Validity in an evaluation of Healthy Families Florida: A home visiting  program to prevent child abuse and neglect. Children  and Youth Services Review, 33(1),  66-77</t>
+  </si>
+  <si>
+    <t>WWHV015985</t>
+  </si>
+  <si>
+    <t>Feres-Lewin, C. (2000). An analysis of the governance and administrative elements of a public-private partnership approach to community-based education. (Doctoral dissertation, University of Nevada, Las Vegas, 2000); 0506 Adviser: Chair Teresa S. Jordan. Dissertation Abstracts International, 61 (05A), 247-1689. (AAI9973956)</t>
+  </si>
+  <si>
+    <t>WWHV015977</t>
+  </si>
+  <si>
+    <t>Fountain, M. S. (2002). A case study of community collaboration characteristics in Healthy Families America sites. (Doctoral dissertation, Virginia Commonwealth University, 2002); 2383 Adviser: Director Mary Katherine O'Connor. Dissertation Abstracts International, 63 (10A), 290-3727. (AAI3068428)</t>
+  </si>
+  <si>
+    <t>WWHV008261</t>
+  </si>
+  <si>
+    <t>Friedman, L., &amp; Schreiber, L. (2007). Healthy Families America state systems development: An emerging practice to ensure program growth and sustainability. Journal of Prevention &amp; Intervention in the Community, 34(1–2), 67–87.</t>
+  </si>
+  <si>
+    <t>WWHV081542</t>
+  </si>
+  <si>
+    <t>Friedman, L., &amp; Schreiber, L. (2012).Healthy Families America state systems development: An emerging practice to ensure program growth and sustainability. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 67–88). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV012957</t>
+  </si>
+  <si>
+    <t>Fuddy, L. J., &amp; Thompson, R. A. (2001). Healthy Start: A statewide system for the prevention of child abuse and neglect--and more. In G. B. Melton, R. A. Thompson, &amp; M. A. Small (Eds.), Toward a child-centered, neighborhood-based child protection system: A report of the consortium on children, families, and the law (pp. 214–232). Westport, CT: Praeger.</t>
+  </si>
+  <si>
+    <t>WWHV081468</t>
+  </si>
+  <si>
+    <t>Galano, J. (2007). Introduction: The challenge of integrating research into practice. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 1–12). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV015339</t>
+  </si>
+  <si>
+    <t>Galano, J., Credle, W., Perry, D., Berg, S. W., Huntington, L., &amp; Stief, E. (2001). Report from the field: Developing and sustaining a successful community prevention initiative: The Hampton Healthy Families Partnership. Journal of Primary Prevention, 21(4), 495–509. </t>
+  </si>
+  <si>
+    <t>WWHV016105</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (1997). Year V evaluation of the Hampton, Virginia Healthy Families Partnership. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014416</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp;  Huntington, L. (1999). Year VI evaluation  of the Hampton, Virginia Healthy Families Partnership:  1992-1998. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016106</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington L. (2001). Healthy Families Virginia FY 2001 statewide evaluation. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014417</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2002). FY 2002  Healthy Families Partnership benchmark study: Measuring community-wide impact.  Williamsburg, VA: Applied Social Psychology Research Institute, College of  William and Mary.</t>
+  </si>
+  <si>
+    <t>WWHV014414</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2009). Healthy Families Virginia FY 2004-2008 statewide evaluation report. Prevent Child Abuse Virginia. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014415</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L.  (2009). Healthy Families Virginia FY 2004-2008  executive summary statewide evaluation report. Report to  the Virginia General Assembly:  Author.</t>
+  </si>
+  <si>
+    <t>WWHV036983</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2011). Healthy Families Virginia FY 2007-2011 statewide evaluation executive report. Prevent Child Abuse Virginia. Report to the Virginia General Assembly: Author.</t>
+  </si>
+  <si>
+    <t>WWHV036984</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2011). Healthy Families Virginia statewide evaluation executive report FY 2007-2011. Williamsburg, VA: Prevent Child Abuse Virginia.</t>
+  </si>
+  <si>
+    <t>WWHV059050</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Huntington, L. (2012). Comparison of primiparous and multiparous mothers: Healthy Families program participation, outcomes, challenges, and adaptations, FY 1999 – FY 2010. Report for Pew Center on the States. Williamsburg, VA: College of William &amp; Mary.</t>
+  </si>
+  <si>
+    <t>WWHV015291</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Schellenbach, C. J. (2007). Healthy Families America Research Practice Network: A unique partnership to integrate prevention science and practice. Journal of Prevention &amp; Intervention in the Community, 34(1), 39–66. doi:10.1300/J005v34n01-03</t>
+  </si>
+  <si>
+    <t>WWHV081541</t>
+  </si>
+  <si>
+    <t>Galano, J., &amp; Schellenbach, C. J. (2012). Healthy Families America Research Practice Network: A unique partnership to integrate prevention science and practice. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 39–66). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV015347</t>
+  </si>
+  <si>
+    <t>Gessner, B. D.  (2008). The effect of Alaska’s  home visitation program for high-risk families on trends in abuse and neglect. Child Abuse &amp; Neglect, 32(3),  317–333. doi:10.1016/j.chiabu.2007.08.004.</t>
+  </si>
+  <si>
+    <t>WWHV056878</t>
+  </si>
+  <si>
+    <t>Goldberg, J., Bumgarner, E., &amp; Jacobs, F. (2016). Measuring program–and individual–level fidelity in a home visiting program for adolescent parents. Evaluation and Program Planning, 55(C), 163–173.</t>
+  </si>
+  <si>
+    <t>WWHV077996</t>
+  </si>
+  <si>
+    <t>Goldberg, J., Greenstone Winestone, J., Fauth, R., Colon, M., &amp; Mingo, M. V. (2018). Getting to the warm hand-off: A study of home visitor referral activities. Maternal &amp; Child Health Journal, 22(1), 22–32. https://doi.org/10.1007/s10995-018-2529-7</t>
+  </si>
+  <si>
+    <t>WWHV050020</t>
+  </si>
+  <si>
+    <t>Goltz, H. H., Mena, K. C., &amp; Swank, P. R. (2014). Using growth curve analysis to examine challenges in instrumentation in longitudinal measurement in home visiting. Journal of Evidence-Based Social Work, 11(1), 127-138.</t>
+  </si>
+  <si>
+    <t>WWHV008272</t>
+  </si>
+  <si>
+    <t>Gomby, D. S. (2007). The promise and limitations of home visiting: Implementing effective programs. Child Abuse &amp; Neglect, 31(8), 793–799.</t>
+  </si>
+  <si>
+    <t>WWHV060400</t>
+  </si>
+  <si>
+    <t>Goyal, N. K., Folger, A. T., Hall, E. S., Greenberg, J. M., Van Ginkel, J. B., &amp; Ammerman, R. T. (2017). Home visiting for first–time mothers and subsequent pregnancy spacing. Journal of Perinatology, 37(2), 144.</t>
+  </si>
+  <si>
+    <t>WWHV044454</t>
+  </si>
+  <si>
+    <t>Goyal, N. K., Hall, E. S., Jones, D. E., Meinzen-Derr, J., Short, J. A., Ammerman, R. T., &amp; Van Ginkel, J. B. (2014). Association of maternal and community factors with enrollment in home visiting among at-risk, first-time mothers. American Journal of Public Health, 104(S1), S144-S151.</t>
+  </si>
+  <si>
+    <t>WWHV012858</t>
+  </si>
+  <si>
+    <t>Graham Rawlings, C. A. (2004). Family support within a cultural context: An ethnographic study of consonance and dissonance in the parenting and help-seeking ethnotheories of home visitors and their clients. Dissertation Abstracts International: Section B: The Sciences and Engineering, 64(9-B), 4653.</t>
+  </si>
+  <si>
+    <t>WWHV080314</t>
+  </si>
+  <si>
+    <t>Graham-Rawlings, C. A. (2003). Family support within a cultural context: An ethnographic study of consonance and dissonance in the parenting and help-seeking ethnotheories of home visitors and their clients (Publication No. 305299254) [Doctoral dissertation, Tufts University]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV016103</t>
+  </si>
+  <si>
+    <t>Greene, R., Heck,  J., Lee, E., Griffith,  J., Mitchell-Herzfeld, S., &amp; Senkulics, D. (2001). Evaluation findings of the Healthy Families New York home visiting program. Rensselaer, NY: State of New York, Office of Children and Family Services.</t>
+  </si>
+  <si>
+    <t>WWHV014593</t>
+  </si>
+  <si>
+    <t>Green, B. L.,  Lambarth, C. H., Tarte, J. M., &amp; Snoddy, A. M. (2008). Healthy Start of Oregon,  annual report on maltreatment prevention 2006-07. Portland, OR: NPC  Research.</t>
+  </si>
+  <si>
+    <t>WWHV014594</t>
+  </si>
+  <si>
+    <t>Green, B. L.,  Lambarth, C. H., Tarte, J. M., &amp; Snoddy, A. M. (2009). Oregon’s Healthy Start maltreatment prevention  report 2007-08. Portland, OR: NPC Research.</t>
+  </si>
+  <si>
+    <t>WWHV061793</t>
+  </si>
+  <si>
+    <t>Green, B. L., Sanders, M. B., &amp; Tarte, J. (2017). Using administrative data to evaluate the effectiveness of the Healthy Families Oregon home visiting program: 2–year impacts on child maltreatment &amp; service utilization. Children and Youth Services Review, 75, 77–86.</t>
+  </si>
+  <si>
+    <t>WWHV080111</t>
+  </si>
+  <si>
+    <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Advance online publication. Prevention Science. https://doi.org/10.1007/s11121-018-0964-8</t>
+  </si>
+  <si>
+    <t>WWHV076367</t>
+  </si>
+  <si>
+    <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Prevention Science, https://doi.org/10.1007/s11121-018-0964-8</t>
+  </si>
+  <si>
+    <t>WWHV038834</t>
+  </si>
+  <si>
+    <t>Green, B. L., &amp; Tarte, J. M. (2013). Healthy Families Oregon Maltreatment Prevention Report: Program Year 2010-11. Portland, OR: NPC Research.</t>
+  </si>
+  <si>
+    <t>WWHV043933</t>
+  </si>
+  <si>
+    <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
+  </si>
+  <si>
+    <t>WWHV038833</t>
+  </si>
+  <si>
+    <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (in review). Results from a randomized trial of the Healthy Families Oregon accredited statewide system: Early program impacts on parenting. Children and Youth Services Review.</t>
+  </si>
+  <si>
+    <t>WWHV079367</t>
+  </si>
+  <si>
+    <t>Hammond-Ratzlaff, A., &amp; Fulton, A. (2001). Knowledge gained by mothers enrolled in a home visitation program. Adolescence, 36(143), 435–442.</t>
+  </si>
+  <si>
+    <t>WWHV016121</t>
+  </si>
+  <si>
+    <t>Harding, K. (1998). The NCPCA/CES partnership on Healthy Families America: Final report to the W. K. Kellogg Foundation.</t>
+  </si>
+  <si>
+    <t>WWHV014578</t>
+  </si>
+  <si>
+    <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. (2006). Healthy Families America effectiveness: A comprehensive review of outcomes. Journal of Prevention and Intervention in the Community, 34(1–2), 149–179.</t>
+  </si>
+  <si>
+    <t>WWHV081545</t>
+  </si>
+  <si>
+    <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. J. (2012). Healthy Families America efffectiveness: A comprehensive review of outcomes. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 149–180). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV079320</t>
+  </si>
+  <si>
+    <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. J. (2007). Healthy Families America effectiveness: A comprehensive review of outcomes. Journal of Prevention &amp; Intervention in the Community, 34(1), 149–179. https://doi.org/10.1300/J005v34n01_08</t>
+  </si>
+  <si>
+    <t>WWHV028461</t>
+  </si>
+  <si>
+    <t>Harding, K., Reid,  R., Oshana, D., &amp; Holton, J. (2004). Initial results from the HFA  implementation study. Chicago: Prevent Child Abuse America.</t>
+  </si>
+  <si>
+    <t>WWHV079524</t>
+  </si>
+  <si>
+    <t>Healthy Families America. (1996). A role for nurses: Healthy Families America. American Nurse, 28(3), 20.</t>
+  </si>
+  <si>
+    <t>WWHV062493</t>
+  </si>
+  <si>
+    <t>Higgins, M. (2016). The power and potential of relationships: An examination of juvenile justice involved adolescent mothers in a home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845018143)</t>
+  </si>
+  <si>
+    <t>WWHV094824</t>
+  </si>
+  <si>
+    <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
+  </si>
+  <si>
+    <t>WWHV008262</t>
+  </si>
+  <si>
+    <t>Holton, J. K., &amp; Harding, K. (2007). Healthy Families America: Ruminations on implementing a home visitation program to prevent child maltreatment. Journal of Prevention &amp; Intervention in the Community, 34(1–2), 13–38.</t>
+  </si>
+  <si>
+    <t>WWHV081548</t>
+  </si>
+  <si>
+    <t>Holton, J. K., &amp; Harding, K. (2012). Healthy Families America: Ruminations on implementing a home visitation program to prevent child maltreatment. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 13–38). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV016090</t>
+  </si>
+  <si>
+    <t>Holtzapple, E. (1996). State of Arizona Office of the Auditor General. Performance audit. Annual evaluation: Healthy Families pilot program. Phoenix , AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014418</t>
+  </si>
+  <si>
+    <t>Honoré, H. H., Mena, K. C., &amp; Swank, P. R. Utilizing growth curve analysis to examine change in family functioning among home visitation clients. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV004245</t>
+  </si>
+  <si>
+    <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
+  </si>
+  <si>
+    <t>WWHV062494</t>
+  </si>
+  <si>
+    <t>Hoysgaard, L. T. (2016). Child care use among adolescent mothers enrolled in a Massachusetts home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845017908)</t>
+  </si>
+  <si>
+    <t>WWHV038493</t>
+  </si>
+  <si>
+    <t>Huntington, L., &amp; Galano, J. (2013). Does home visiting benefit only first-time mothers? Zero to Three, 33(3), 24-30.</t>
+  </si>
+  <si>
+    <t>WWHV016116</t>
+  </si>
+  <si>
+    <t>Illinois Department  of Human Services, Bureau of Child and Adolescent Services. (2006). Healthy Families Illinois: Evaluation findings. Executive  summary. Springfield, IL: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016115</t>
+  </si>
+  <si>
+    <t>Iowa Department of Public Health. (2004). Healthy opportunities for parents to experience success - Healthy Families Iowa (HOPES- HFI): Annual report for FY '03. Des Moines, IA: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014507</t>
+  </si>
+  <si>
+    <t>Jacobs, F., Easterbrooks, M. A., Brady, A. E., &amp; Jayanthi, M. (2005). Healthy Families Massachusetts: Final evaluation report. Medford, MA: Tufts University.</t>
+  </si>
+  <si>
+    <t>WWHV051759</t>
+  </si>
+  <si>
+    <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
+  </si>
+  <si>
+    <t>WWHV052010</t>
+  </si>
+  <si>
+    <t>Jacobs, F., Easterbrooks, A., &amp; Mistry, J. (2015). The Massachusetts Healthy Families evaluation-2 (MHFE-2): A randomized, controlled trial of a statewide home visiting program for young parents: Final report to the Children's Trust of Massachusetts. Medford, MA: Tufts Interdisciplinary Evaluation Research.</t>
+  </si>
+  <si>
+    <t>WWHV014203</t>
+  </si>
+  <si>
+    <t>Johns Hopkins University. (2005). Evaluation of the Healthy Families Alaska program. Report to Alaska State Department of Health and Social Services, Alaska Mental Health Trust Authority. Baltimore, MD: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014311</t>
+  </si>
+  <si>
+    <t>Johnson, K. (2009). State-based home visiting: Strengthening programs through state leadership. New York: National Center for Children in Poverty. </t>
+  </si>
+  <si>
+    <t>WWHV034293</t>
+  </si>
+  <si>
+    <t>Kaehler, L. (2009). The Healthy Families America initiative: Integrating research, theory, and practice. Journal of Trauma &amp; Dissociation, 10(3), 368-370. doi:10.1080/15299730902956903</t>
+  </si>
+  <si>
+    <t>WWHV079536</t>
+  </si>
+  <si>
+    <t>Kaehler, L. (2009). [Review of the book The Healthy Families America initiative: Integrating research, theory, and practice, edited by J. Galano]. Journal of Trauma &amp; Dissociation, 10(3), 368–370. https://doi.org/10.1080/15299730902956903</t>
+  </si>
+  <si>
+    <t>WWHV013590</t>
+  </si>
+  <si>
+    <t>Karmaliani, R. S. (2000). Inter-sectoral collaborative dynamics and their effects on systems change: A case study on Healthy Families initiative. (Doctoral dissertation, University of Minnesota, 2000); 0130 Adviser: Co-Advisers Sandra Edwardson Derryl Block. Dissertation Abstracts International, 61 (10B), 158-5236. (AAI9991424)</t>
+  </si>
+  <si>
+    <t>WWHV014917</t>
+  </si>
+  <si>
+    <t>Katzev, A., Pratt, C., Henderson, T., &amp; McGuigan, W. (1999). Oregon’s Healthy Start effort: 1997–98 status report. Corvallis, OR: Oregon State University Family Policy Program. </t>
+  </si>
+  <si>
+    <t>WWHV016104</t>
+  </si>
+  <si>
+    <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
+  </si>
+  <si>
+    <t>WWHV013036</t>
+  </si>
+  <si>
+    <t>Keim, A. L. M.  (1999). Living in different worlds: The efficacy of an intensive home visitation  program on increasing social support and improving parenting competency of  first-time mothers (Doctoral dissertation, University of Wisconsin-Madison,  1999). Dissertation Abstracts  International: Section B: The Sciences and Engineering, 60(1-B), 0388.  (Dissertation Abstract: 1999-95014-023).</t>
+  </si>
+  <si>
+    <t>WWHV016046</t>
+  </si>
+  <si>
+    <t>Kessler, S. R. (2004). The impact of fidelity on program quality in the Healthy Families America program. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV015273</t>
+  </si>
+  <si>
+    <t>Kessler, S. R., Nixon, A., &amp; Nelson, C. (2008). Don't throw out the baby with the bath water: A novel way of evaluating outcomes in the Healthy Families America programs. American Journal of Evaluation, 29(3), 288–300. doi:10.1177/1098214008319698</t>
+  </si>
+  <si>
+    <t>WWHV004008</t>
+  </si>
+  <si>
+    <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
+  </si>
+  <si>
+    <t>WWHV086226</t>
+  </si>
+  <si>
+    <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
+  </si>
+  <si>
+    <t>WWHV036981</t>
+  </si>
+  <si>
+    <t>Kirkland, K., &amp; Mitchell-Herzfeld, S. (2012). Evaluating the effectiveness of home visiting services in promoting children’s adjustment in school: Final report to the Pew Center on the States. Rensselaer, NY: New York State Office of Children and Family Services, Bureau of Evaluation and Research.</t>
+  </si>
+  <si>
+    <t>WWHV016100</t>
+  </si>
+  <si>
+    <t>Klagholz &amp; Associates. (2000). Healthy Families Montgomery evaluation report year IV. Great Falls, VA: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016117</t>
+  </si>
+  <si>
+    <t>Klagholz &amp; Associates. (2002). Healthy Families Maryland FY'01 annual statewide evaluation report. Great Falls, VA: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016110</t>
+  </si>
+  <si>
+    <t>Klagholz &amp; Associates. (2005). Healthy Families D.C.: Starting early starting smart: Final report. Great Falls, VA: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016118</t>
+  </si>
+  <si>
+    <t>Klagholz &amp; Associates. (2005). Healthy Families Montgomery: Year 8 annual evaluation report - FY 2003-2004. Great Falls, VA: Author.</t>
+  </si>
+  <si>
+    <t>WWHV045813</t>
+  </si>
+  <si>
+    <t>Klagholz, D. D., &amp; Associates. (2012). Healthy Start Healthy Families year 16 report (June 2010-May 2011). Washington, DC: Mary’s Center for Maternal and Child Care, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV045812</t>
+  </si>
+  <si>
+    <t>Klagholz, D. D., &amp; Associates. (2013). Healthy Families Montgomery (HFM) year 17 report (July 2012-June 2013). Gaithersburg, MD: Family Services, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV045814</t>
+  </si>
+  <si>
+    <t>Klagholz, D., D., &amp; Ruiz, F. The HFDC fatherhood program: Maximizing positive outcomes for child social-emotional development. PowerPoint presented at the PCA Conference. Jacksonville, FL.</t>
+  </si>
+  <si>
+    <t>WWHV013000</t>
+  </si>
+  <si>
+    <t>Kluger, M. P., Alexander, G., &amp; Curtis, P. A. (2001). What works in child welfare. Washington, DC: Child Welfare League of America.</t>
+  </si>
+  <si>
+    <t>WWHV095271</t>
+  </si>
+  <si>
+    <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
+  </si>
+  <si>
+    <t>WWHV004209</t>
+  </si>
+  <si>
+    <t>Krysik, J., &amp;  LeCroy, C. W. (2007). The evaluation of Healthy Families Arizona: A multisite  home visitation program. Journal of  Prevention &amp; Intervention in the Community, 34(1), 109–127. doi:10.1300/J005v34n01-06.</t>
+  </si>
+  <si>
+    <t>WWHV081544</t>
+  </si>
+  <si>
+    <t>Krysik, J., &amp; LeCroy, C. W. (2012). The promise of primary prevention home visiting programs: A review of potential outcomes. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 109–128). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV031640</t>
+  </si>
+  <si>
+    <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
+  </si>
+  <si>
+    <t>WWHV075783</t>
+  </si>
+  <si>
+    <t>Lambarth, C. H., &amp; Green, B. L. (2019). Exploring a model for infant and early childhood mental health consultation in early childhood home visiting. Infant Mental Health Journal, 40(6), 874–888. https://doi.org/10.1002/imhj.21818</t>
+  </si>
+  <si>
+    <t>WWHV034757</t>
+  </si>
+  <si>
+    <t>Lambert, K. D. (2011). Violence, depression, parental stress, and child neglect among high risk postpartum women. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(7-B), 4173.</t>
+  </si>
+  <si>
+    <t>WWHV079268</t>
+  </si>
+  <si>
+    <t>LaMendola, W., &amp; Krysik, J. (2008). Design imperatives to enhance evidence-based interventions with persuasive technology: A case scenario in preventing child maltreatment. Journal of Technology in Human Services, 26(2), 397–422. https://doi.org/10.1080/15228830802097364</t>
+  </si>
+  <si>
+    <t>WWHV014628</t>
+  </si>
+  <si>
+    <t>Landsverk, J., &amp; Carrilio, T. E. (1995). San Diego Healthy Families America clinical trial. San Diego, CA: Children's Hospital and Health Center.</t>
+  </si>
+  <si>
+    <t>WWHV014629</t>
+  </si>
+  <si>
+    <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
+  </si>
+  <si>
+    <t>WWHV062407</t>
+  </si>
+  <si>
+    <t>Latimore, A. D., Burrell, L., Crowne, S., Ojo, K., Cluxton–Keller, F., Gustin, S., ... &amp; Duggan, A. (2017). Exploring multilevel factors for family engagement in home visiting across two national models. Prevention Science, 18(5), 577–589.</t>
+  </si>
+  <si>
+    <t>WWHV016042</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., Ashford, J. B., &amp; Arizona Department of Economic Security: Division of Children and Family Services. (1993). Arizona Healthy Families first year outcome evaluation report. Tucson, AZ: LeCroy, Ashford &amp; Milligan.</t>
+  </si>
+  <si>
+    <t>WWHV060714</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Davis, M. F. (2017). Randomized trial of Healthy Families Arizona: Quantitative and qualitative outcomes. Research on Social Work Practice, 27(7), 747–757.</t>
+  </si>
+  <si>
+    <t>WWHV027975</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
+  </si>
+  <si>
+    <t>WWHV080100</t>
+  </si>
+  <si>
+    <t>LeCroy, C., &amp; Lopez, D. (2018). A randomized controlled trial of Healthy Families: 6-month and 1-year follow-up. Prevention Science. Advance online publication. https://doi.org/10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV065647</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Lopez, D. (2020). A randomized controlled trial of healthy families: 6-month and 1-year follow-up. Prevention science, 21(1), 25-35. https://doi:10.1007/s11121-018-0931-4</t>
+  </si>
+  <si>
+    <t>WWHV016108</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates. (2004). Healthy Families Arizona: Evaluation report 2004. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014624</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (1997). Healthy Families Arizona--evaluation report 1992-1996. Phoenix, AZ: Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014630</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2003). Healthy Families Arizona evaluation report 2003. Prepared for the Arizona  Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014677</t>
+  </si>
+  <si>
+    <t>LeCroy &amp;  Milligan Associates, Inc. (2002). Healthy Families Arizona evaluation report  2002. Prepared for the Arizona Department of Economic Security. Tucson, AZ:  Author.</t>
+  </si>
+  <si>
+    <t>WWHV014678</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2007). Healthy Families Arizona evaluation report 2007. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014679</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2008). Healthy Families Arizona evaluation report 2008. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV014680</t>
+  </si>
+  <si>
+    <t>LeCroy &amp; Milligan Associates, Inc. (2007). Healthy Families Arizona longitudinal evaluation: 3rd annual report. Prepared for the Arizona Department of Economic Security. Tucson, AZ: Author.</t>
+  </si>
+  <si>
+    <t>WWHV016092</t>
+  </si>
+  <si>
+    <t>LeCroy &amp;  Milligan Associates, Inc. (2001). Healthy Families Arizona evaluation report  2000. Prepared for the Arizona Department of Economic Security. Tucson, AZ:  Author.</t>
+  </si>
+  <si>
+    <t>WWHV004331</t>
+  </si>
+  <si>
+    <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
+  </si>
+  <si>
+    <t>WWHV095274</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
+  </si>
+  <si>
+    <t>WWHV072592</t>
+  </si>
+  <si>
+    <t>Lee, H., Crowne, S., Faucetta, K., &amp; Hughes, R. (2016). An early look at families and local programs in the Mother and Infant Home Visiting Program Evaluation—Strong Start: Third annual report (OPRE Report 2016-37). Administration for Children and Families, U.S. Department of Health and Human Services.</t>
+  </si>
+  <si>
+    <t>WWHV073834</t>
+  </si>
+  <si>
+    <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
+  </si>
+  <si>
+    <t>WWHV003349</t>
+  </si>
+  <si>
+    <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
+  </si>
+  <si>
+    <t>WWHV048847</t>
+  </si>
+  <si>
+    <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
+  </si>
+  <si>
+    <t>WWHV058025</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
+  </si>
+  <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
+    <t>Not applicable (NA) - additional source</t>
+  </si>
+  <si>
+    <t>WWHV065542</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
+  </si>
+  <si>
+    <t>WWHV094349</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>WWHV062410</t>
+  </si>
+  <si>
+    <t>Mahabee–Gittens, E. M., Ammerman, R. T., Khoury, J. C., Stone, L., Meyers, G. T., Witry, J. K., ... &amp; Akers, L. (2017). Healthy families: Study protocol for a randomized controlled trial of a screening, brief intervention, and referral to treatment intervention for caregivers to reduce secondhand smoke exposure among pediatric emergency patients. BMC Public Health, 17(1), 374.</t>
+  </si>
+  <si>
+    <t>WWHV062485</t>
+  </si>
+  <si>
+    <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
+  </si>
+  <si>
+    <t>WWHV079580</t>
+  </si>
+  <si>
+    <t>Martin, J. B. (1999). Healthy Families America. Future of Children, 9(1), 177–178.</t>
+  </si>
+  <si>
+    <t>WWHV081547</t>
+  </si>
+  <si>
+    <t>Martin, J. B., Green, L. W., &amp; Carlson Gielen, A. (2012). Potential lessons from public health and health promotion for the prevention of child abuse. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 205–222). Routledge.</t>
+  </si>
+  <si>
+    <t>WWHV007611</t>
+  </si>
+  <si>
+    <t>McCurdy, K.  (2001). Can home visitation enhance maternal social support? American Journal of Community Psychology, 29(1),  97–112.</t>
+  </si>
+  <si>
+    <t>WWHV006108</t>
+  </si>
+  <si>
+    <t>McCurdy, K.  (2005). The influence of support and stress on maternal attitudes. Child Abuse &amp; Neglect, 29(3), 251–268.</t>
+  </si>
+  <si>
+    <t>WWHV014577</t>
+  </si>
+  <si>
+    <t>McCurdy, K., Daro, D., Anisfeld, E., Katzev, A., Keim, A., LeCroy, C., et al. (2006). Understanding maternal intentions to engage in home visiting programs. Children and Youth Services Review, 28(10), 1195–1212.</t>
+  </si>
+  <si>
+    <t>WWHV039409</t>
+  </si>
+  <si>
+    <t>McFarlane, E., Burrell, L., Crowne, S., Cluxton-Keller, F., Fuddy, L., Leaf, P., &amp; Duggan, A. (2013). Maternal relationship security as a moderator of home visiting impacts on maternal psychosocial functioning. Prevention Science, 14(1), 25-39.</t>
+  </si>
+  <si>
+    <t>WWHV060603</t>
+  </si>
+  <si>
+    <t>McFarlane, E., Burrell, L., Duggan, A., &amp; Tandon, D. (2017). Outcomes of a randomized trial of a cognitive behavioral enhancement to address maternal distress in home visited mothers. Maternal and Child Health Journal, 21(3), 475–484.</t>
+  </si>
+  <si>
+    <t>WWHV044155</t>
+  </si>
+  <si>
+    <t>McFarlane, E., Shea Crowne, S., Burrell, L., &amp; Duggan, A. (2014). Home visiting service delivery and outcomes for depressed mothers. Zero to Three, 34(5), 53-60.</t>
+  </si>
+  <si>
+    <t>WWHV062507</t>
+  </si>
+  <si>
+    <t>McGinnis, S., Lee, E., Kirkland, K., Miranda–Julian, C., &amp; Greene, R. (2018). Let’s talk about breastfeeding: The importance of delivering a message in a home visiting program. American Journal of Health Promotion, 32(4), 989–996.</t>
+  </si>
+  <si>
+    <t>WWHV065716</t>
+  </si>
+  <si>
+    <t>McGinnis, S., Lee, E., Kirkland, K., Smith, C., Miranda-Julian, C., &amp; Greene, R. (2018). Engaging at-risk fathers in home visiting services: Effects on program retention and father involvement. Child and Adolescent Social Work Journal, 36, 189–200. https://doi.org/10.1007/s10560-018-0562-4</t>
+  </si>
+  <si>
+    <t>WWHV074849</t>
+  </si>
+  <si>
+    <t>McGinnis, S., Lee, E., Kirkland, K., Smith, C., Miranda-Julian, C., &amp; Greene, R. (2018). Engaging at-risk fathers in home visiting services: Effects on program retention and father involvement. Child and Adolescent Social Work Journal, 36(2), 189–200. doi:10.1007/s10560-018-0562-4</t>
+  </si>
+  <si>
+    <t>WWHV013558</t>
+  </si>
+  <si>
+    <t>McGuigan, W. M. (2001). Engagement and retention in home visiting family support programs. Oregon State University; 0172 Adviser: Samuel Vuchinich. Dissertation Abstracts International, 62(08B), 66-3547. (AAI3024388)</t>
+  </si>
+  <si>
+    <t>WWHV012909</t>
+  </si>
+  <si>
+    <t>McGuigan, W. M., Katzev, A. R., &amp; Pratt, C. C. (2003). Multi-level determinants of mothers' engagement in home visitation services. Family Relations, 52(3), 271–278.</t>
+  </si>
+  <si>
+    <t>WWHV087245</t>
+  </si>
+  <si>
+    <t>McKelvey, L. M., &amp; Fitzgerald, S. (2020). Family functioning and involvement in home visiting: Examining program characteristics as moderators to support retention in services. Infant Mental Health Journal, 41(2), 220–231. https://doi.org/10.1002/imhj.21842</t>
+  </si>
+  <si>
+    <t>WWHV078938</t>
+  </si>
+  <si>
+    <t>McKelvey, L. M., Fitzgerald, S., Conners Edge, N. A., &amp; Whiteside-Mansell, L. (2018). Keeping our eyes on the prize: Focusing on parenting supports depressed parents’ involvement in home visiting services. Maternal and Child Health Journal, 22(1), 33–42. https://doi.org/10.1007/s10995-018-2533-y</t>
+  </si>
+  <si>
+    <t>WWHV095019</t>
+  </si>
+  <si>
+    <t>McKelvey, L. M., Goudie, A., Li, J., &amp; Lewis, K. N. (2023). Examining impacts of Healthy Families America on infant health care. Academic Pediatrics, 24(4), 570–578. https://doi.org/10.1016/j.acap.2023.09.002.</t>
+  </si>
+  <si>
+    <t>WWHV041324</t>
+  </si>
+  <si>
+    <t>McMillin, S. E. (2013). Transferring training to evidence-based practice in home visitation. ProQuest Dissertations and Theses, 3568405.</t>
+  </si>
+  <si>
+    <t>WWHV014534</t>
+  </si>
+  <si>
+    <t>Mena, K. C. (2005). Healthy Families Indiana: Implementation study year 3 of cohort analysis (second report). , IN: Report to Family Social Service Administration of the State of Indiana. Houston, TX: Datatude, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV014536</t>
+  </si>
+  <si>
+    <t>Mena, K. C. (2005). Healthy Families Indiana: Implementation study. Report to Family Social Service Administration of the State of Indiana. Houston, TX: Datatude, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV014535</t>
+  </si>
+  <si>
+    <t>Mena, K. C. (2007). Healthy Families Indiana: Implementation study year 4 of cohort analysis (third report). Report to Family Social Service Administration of the State of Indiana. Houston, TX: Datatude, Inc.</t>
+  </si>
+  <si>
+    <t>WWHV015348</t>
+  </si>
+  <si>
+    <t>Mena, K. C., &amp;  Bailey, J. D. (2007). The effects of the supervisory working alliance on worker  outcomes. Journal of Social Service Research, 34(1), 55–65.</t>
+  </si>
+  <si>
+    <t>WWHV062498</t>
+  </si>
+  <si>
+    <t>Menon, M. S. (2016). Associations among adolescent mothers’ environmental stressors and their children’s executive function: Understanding the role of maternal sensitivity. (M.A., Tufts University). ProQuest Dissertations and Theses. (1795076802)</t>
+  </si>
+  <si>
+    <t>WWHV091029</t>
+  </si>
+  <si>
+    <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 1.] Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
+  </si>
+  <si>
+    <t>WWHV094394</t>
+  </si>
+  <si>
+    <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 1.] Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
+  </si>
+  <si>
+    <t>WWHV095221</t>
+  </si>
+  <si>
+    <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., Gilbert, R. M., McAtee, C., &amp; Yasin, T. (2021). Home visiting effects on breastfeeding and bedsharing in a low-income sample. [Study 2]. Health Education &amp; Behavior, 48(4), 488–495. https://doi.org/10.1177/1090198120964197.</t>
+  </si>
+  <si>
+    <t>WWHV095222</t>
+  </si>
+  <si>
+    <t>Mersky, J. P., Janczewski, C. E., Plummer Lee, C., &amp; Yasin, T. (2022). Impact of home visiting programs on parenting stress in low income women: Findings from a community based trial at an urban health department. [Study 2]. Children and Youth Services Review, 142, 1–10. https://doi.org/10.1016/j.childyouth.2022.106638.</t>
+  </si>
+  <si>
+    <t>WWHV095268</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 2-HFA contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
+  </si>
+  <si>
+    <t>WWHV051949</t>
+  </si>
+  <si>
+    <t>Michalopoulos, C., Lee, H., Duggan, A., Lundquist, E., Tso, A., Crowne, S. S., ... &amp; Knox, V. (2015). The Mother and Infant Home Visiting Program Evaluation: Early Findings on the Maternal, Infant, and Early Childhood Home Visiting Program. A Report to Congress. OPRE Report 2015–11. Washington, DC: Administration for Children and Families.</t>
+  </si>
+  <si>
+    <t>WWHV034756</t>
+  </si>
+  <si>
+    <t>Miklush, L. E. (2011). Neurodevelopmental outcomes of high risk infants. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(7-B), 4176.</t>
+  </si>
+  <si>
+    <t>WWHV014408</t>
+  </si>
+  <si>
+    <t>Mitchell-Herzfeld, S., Izzo, C., Greene, R., Lee, E., &amp; Lowenfels, A. (2005). Evaluation of Healthy Families New York (HFNY): First year program impacts. Albany, NY: University at Albany, Center for Human Services Research.</t>
+  </si>
+  <si>
+    <t>WWHV040838</t>
+  </si>
+  <si>
+    <t>Moore, Q., &amp; Wood, R. G. (2013). Effects of Building Strong Families combined with Healthy Families home visitation. Princeton, NJ: Mathematica Policy Research.</t>
+  </si>
+  <si>
+    <t>WWHV079107</t>
+  </si>
+  <si>
+    <t>Nathans, L., Gill, S., Molloy, S., &amp; Greenberg, M. (2019). Home visitor readiness, job support, and job satisfaction across three home visitation programs: A retrospective analysis. Children and Youth Services Review, 106, Article 104388. https://doi.org/10.1016/j.childyouth.2019.104388</t>
+  </si>
+  <si>
+    <t>WWHV016047</t>
+  </si>
+  <si>
+    <t>National Committee to Prevent Child Abuse. (1998, May 12). Evaluating cost effectiveness for sustainability in local and statewide programs. Paper presented at the 7th biannual meeting of the Healthy Families America Research Network. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV016111</t>
+  </si>
+  <si>
+    <t>Nelson, C., Gordon,  T., &amp; Hoffman, K. (2001). Healthy Family Pinellas evaluation: Annual report  submitted to the Juvenile Welfare Board of Pinellas County. Unpublished  manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV080312</t>
+  </si>
+  <si>
+    <t>Newman, L. J. (2007). Inside the “black box”: The use of parenting education curriculum in home visiting (Publication No. 304747030) [Doctoral dissertation, State University of New York at Albany]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV012587</t>
+  </si>
+  <si>
+    <t>Newman, L. J. (2008). Inside the "black box": The use of parenting education curriculum in home visiting. (Doctoral dissertation, University of Albany, 2008). Dissertation Abstracts International Section A: Humanities and Social Sciences, 68 (10-A), 4480. (Dissertation Abstract: 2008-99070-405)</t>
+  </si>
+  <si>
+    <t>WWHV016049</t>
+  </si>
+  <si>
+    <t>Nixon, A. E. (2007). The impact of fidelity and innovations on Healthy Families America programs. Unpublished manuscript.</t>
+  </si>
+  <si>
+    <t>WWHV045715</t>
+  </si>
+  <si>
+    <t>Nygren, P. (2013). Exploring the effects of multi-level protective and risk factors on child and parenting outcomes in families participating in Healthy Start/Healthy Families Oregon (HS/HFO). Dissertation Abstracts International, 75(4A).</t>
+  </si>
+  <si>
+    <t>WWHV080310</t>
+  </si>
+  <si>
+    <t>Nygren, P. (2013). Exploring the effects of multi-level protective and risk factors on child and parenting outcomes in families participating in Healthy Start/Healthy Families Oregon (HS/HFO) (Publication No. 1494131119) [Doctoral dissertation, Portland State University]. ProQuest Dissertations and Theses.</t>
+  </si>
+  <si>
+    <t>WWHV060808</t>
+  </si>
+  <si>
+    <t>Ondersma, S. J., Martin, J., Fortson, B., Whitaker, D. J., Self-Brown, S., Beatty, J., . . . Chaffin, M. (2017). Technology to augment early home visitation for child maltreatment prevention: A pragmatic randomized trial. Child Maltreatment, 22(4), 334–343. https://doi.org/10.1177/1077559517729890</t>
+  </si>
+  <si>
+    <t>WWHV015696</t>
+  </si>
+  <si>
+    <t>Oshana, D., Harding, K., Friedman, L., &amp; Holton, J. K. (2005). Rethinking Healthy Families: A continuous responsibility. Child Abuse &amp; Neglect, 29(3), 219–228.</t>
+  </si>
+  <si>
+    <t>WWHV029498</t>
+  </si>
+  <si>
+    <t>Ownbey, M., Ownbey, J., &amp; Cullen, J. (2011). The effects of a healthy families home visitation program on rapid and teen repeat births. Child &amp; Adolescent Social Work Journal, 28(6), 439-458. doi:10.1007/s10560-011-0235-z</t>
+  </si>
+  <si>
+    <t>WWHV079479</t>
+  </si>
+  <si>
+    <t>Ownbey, M., Ownbey, J., &amp; Cullen, J. (2011). The effects of a Healthy Families home visitation program on rapid and teen repeat births. Child and Adolescent Social Work Journal, 28(6), 439–458. https://doi.org/10.1007/s10560-011-0235-z</t>
+  </si>
+  <si>
+    <t>WWHV012857</t>
+  </si>
+  <si>
+    <t>Paillard, A. M. B. (2004). Validity and utility of a child-find system for the early identification and referral of young children at risk for mental health disabilities. (Doctoral dissertation, University of Oregon, 2004). Dissertation Abstracts International Section A: Humanities and Social Sciences, 64 (11-A), 3952. (Dissertation Abstract: 2004-99009-100)</t>
+  </si>
+  <si>
+    <t>WWHV079766</t>
+  </si>
+  <si>
+    <t>Peterson, C. A., Dooley, L. J., &amp; Fan, L. (2018). Home visiting programs: Supporting relationships and healthy development. YC Young Children, 73(4), 36–41.</t>
+  </si>
+  <si>
+    <t>WWHV036985</t>
+  </si>
+  <si>
+    <t>Pison, N. (2012). Interpersonal connectedness and postpartum depression symptoms: A group intervention for mothers and their infants (Doctoral dissertation, Capella University).</t>
+  </si>
+  <si>
+    <t>WWHV016123</t>
+  </si>
+  <si>
+    <t>Pope, B &amp; Homer, K. (2002). Healthy Start annual report 2001-2002. Prepared for the Tennessee Department of Health. Knoxville, TN: University of Tennessee.</t>
+  </si>
+  <si>
+    <t>WWHV062489</t>
+  </si>
+  <si>
+    <t>Potter, S. E. (2017). Quality home visitor-family relationship: Action research strategies that enhance a Healthy Families America program in California. (D.P.H., Capella University). ProQuest Dissertations and Theses. (1873501847)</t>
+  </si>
+  <si>
+    <t>WWHV004729</t>
+  </si>
+  <si>
+    <t>Powell, J. (1997). Healthy Families. Family Health Dataline, 3(4).</t>
+  </si>
+  <si>
+    <t>WWHV004318</t>
+  </si>
+  <si>
+    <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
+  </si>
+  <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
     <t>Does not pass screens</t>
-  </si>
-[...1585 lines deleted...]
-    <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
   </si>
   <si>
     <t>WWHV062191</t>
   </si>
   <si>
     <t>Raskin, M., Easterbrooks, M. A., Fauth, R. C., Jacobs, F., Fosse, N. E., Goldberg, J. L., &amp; Mistry, J. (2017). Patterns of goal attainment among young mothers in a home visiting program. Applied Developmental Science, 1–13.</t>
   </si>
   <si>
     <t>WWHV052012</t>
   </si>
   <si>
     <t>Raskin, M., Fosse, N. E., Fauth, R. C., Bumgarner, E., &amp; Easterbrooks, M. A. (2015). Relationship types among adolescent parents participating in a home-visiting program: A latent-transition analysis. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV029499</t>
   </si>
   <si>
     <t>Rausch, J.C., M. McCord, M. Batista, and E. Anisfeld. (2012) “Latino Immigrant Children’s Health: Effects of Sociodemographic Variables and of a Preventative Intervention Program.” International Journal of Population Research, pp. 1-8, doi: 10.1155/2012/250276.</t>
   </si>
   <si>
     <t>WWHV014573</t>
   </si>
   <si>
     <t>Reiniger, A. (2003). Building community campus partnerships in underserved communities: An essential step to effective services. Case study for the principles of partnership. Best beginnings: A child abuse prevention program in New York City. New York, NY: Community Campus Partnerships for Health (CCPH) Fellows Program.</t>
   </si>
@@ -1904,52 +1910,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2213,5212 +2222,4071 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E302"/>
+  <dimension ref="A1:E306"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E8">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E12">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E14">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E19">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E27">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D28" t="s">
-[...7 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B37" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B38" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B39" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...267 lines deleted...]
-      <c r="E51">
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...148 lines deleted...]
-      <c r="E60">
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...369 lines deleted...]
-      <c r="E82">
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...51 lines deleted...]
-      <c r="A86" t="s">
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C211" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B86" t="s">
-[...59 lines deleted...]
-      <c r="E89">
+      <c r="D211" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="E211" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
-[...29 lines deleted...]
-      <c r="E91">
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="E213" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...131 lines deleted...]
-      <c r="E99">
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C235" s="1"/>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C241" s="1"/>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C244" s="1"/>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C253" s="1"/>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C264" s="1"/>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E266" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C272" s="1"/>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C276" s="1"/>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C279" s="1"/>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C283" s="1"/>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C288" s="1"/>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C290" s="1"/>
+      <c r="D290" s="1"/>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C291" s="1"/>
+      <c r="D291" s="1"/>
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C292" s="1"/>
+      <c r="D292" s="1"/>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C293" s="1"/>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C294" s="1"/>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C295" s="1"/>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C296" s="1"/>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C297" s="1"/>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C298" s="1"/>
+      <c r="D298" s="1"/>
+      <c r="E298" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
-[...3332 lines deleted...]
-      <c r="A296" t="s">
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="B296" t="s">
+      <c r="B299" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="C296" t="s">
-[...10 lines deleted...]
-      <c r="A297" t="s">
+      <c r="C299" s="1"/>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="B297" t="s">
+      <c r="B300" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="C297" t="s">
-[...10 lines deleted...]
-      <c r="A298" t="s">
+      <c r="C300" s="1"/>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
         <v>608</v>
       </c>
-      <c r="B298" t="s">
+      <c r="B301" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="C298" t="s">
-[...10 lines deleted...]
-      <c r="A299" t="s">
+      <c r="C301" s="1"/>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B299" t="s">
+      <c r="B302" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="C299" t="s">
-[...10 lines deleted...]
-      <c r="A300" t="s">
+      <c r="C302" s="1"/>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="B300" t="s">
+      <c r="B303" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C300" t="s">
-[...10 lines deleted...]
-      <c r="A301" t="s">
+      <c r="C303" s="1"/>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="B301" t="s">
+      <c r="B304" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="C301" t="s">
-[...10 lines deleted...]
-      <c r="A302" t="s">
+      <c r="C304" s="1"/>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B302" t="s">
+      <c r="B305" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="C302" t="s">
-[...5 lines deleted...]
-      <c r="E302">
+      <c r="C305" s="1"/>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C306" s="1"/>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>