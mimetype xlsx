--- v0 (2026-06-15)
+++ v1 (2026-08-28)
@@ -7293,51 +7293,51 @@
       </c>
       <c r="B253" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E253" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E254" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E255" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="1" t="s">
         <v>525</v>