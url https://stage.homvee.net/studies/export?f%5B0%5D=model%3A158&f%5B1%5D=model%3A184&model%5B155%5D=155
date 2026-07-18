--- v0 (2026-05-22)
+++ v1 (2026-07-18)
@@ -12,244 +12,223 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="581">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV081514</t>
   </si>
   <si>
     <t>Ammerman, R. T., Peugh, J. L., Jones, D. E., Van Ginkel, J. B., &amp; Feinberg, M. E. (2019). Promoting co-parenting in home-visiting: A CACE analysis of the Family Foundations program. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV035492</t>
   </si>
   <si>
     <t>Ammerman, R. T., Peugh, J. L., Putnam, F. W., &amp; Van Ginkel, J. B. (2012). Predictors of treatment response in depressed mothers receiving in-home cognitive-behavioral therapy and concurrent home visiting. Behavior Modification, 36(4), 462-481.</t>
   </si>
   <si>
     <t>WWHV003550</t>
   </si>
   <si>
     <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., ... &amp; Spector, A. R. (2007). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. Journal of Prevention and Intervention in the Community, 34(1-2), 89-107.</t>
   </si>
   <si>
     <t>WWHV081543</t>
   </si>
   <si>
     <t>Ammerman, R. T., Putnam, F. W., Kopke, J. E., Gannon, T. A., Short, J. A., Van Ginkel, J. B., Clark, M. J., Carrozza, M. A., &amp; Spector, A. R. (2012). Development and implementation of a quality assurance infrastructure in a multisite home visitation program in Ohio and Kentucky. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 89–108). Routledge.</t>
   </si>
   <si>
     <t>WWHV015012</t>
   </si>
   <si>
     <t>Ammerman, R. T., Putnam, F. W., Stevens, J., Holleb, L. J., Novak, A. L., &amp; van Ginkel, J. B. (2005). In-home cognitive-behavior therapy for depression: An adapted treatment for first-time mothers in home visitation. Best Practice in Mental Health: An International Journal, 1(1), 1–14.</t>
   </si>
   <si>
     <t>WWHV035322</t>
   </si>
   <si>
     <t>Ammerman, R., Shenk, C., Teeters, A., Noll, J., Putnam, F., &amp; Ginkel, J. (2012). Impact of depression and childhood trauma in mothers receiving home visitation. Journal of Child &amp; Family Studies, 21(4), 612-625.</t>
   </si>
   <si>
     <t>WWHV014515</t>
   </si>
   <si>
     <t>Ammerman, R. T., Stevens, J., Putnam, F. W., Altaye, M., Hulsmann, J. E., Lehmkuhl, H. D., et al. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV079417</t>
   </si>
   <si>
     <t>Ammerman, R., Stevens, J., Putnam, F., Altaye, M., Hulsmann, J., Lehmkuhl, H., Monroe, J., Gannon, T., &amp; Ginkel, J. (2006). Predictors of early engagement in home visitation. Journal of Family Violence, 21(2), 105–115. https://doi.org/10.1007/s10896-005-9009-8</t>
   </si>
   <si>
     <t>WWHV014564</t>
   </si>
   <si>
     <t>Anisfeld, E., &amp; Guillen, S. (2001). Adaptation of the Healthy Families America program to families affected by drug use: A use of the harm reduction model. The Source: Newsletter of the National Abandoned Infants Assistance Resource Center, 11(1), 12–16.</t>
   </si>
   <si>
     <t>WWHV014562</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guillen, S. (2005) Lessons learned from a randomized trial of home visiting with substance-affected and non-substance-affected families. New York:  Columbia University College of Physicians &amp; Surgeons Department of Pediatrics; Alianza Dominicana, Inc.</t>
   </si>
   <si>
     <t>WWHV014499</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp;  Guterman, N. B. (2004). Best Beginnings:  A randomized controlled trial of a paraprofessional home visiting program: Executive summary. Report to the Smith Richardson Foundation and New York State Office of Children and Family  Services. New York: Columbia University School of Social  Work.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - additional source</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014500</t>
   </si>
   <si>
     <t>Anisfeld, E.,  Sandy, J., &amp; Guterman, N. B. (2004). Best  Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Narrative summary. Report to the  Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work</t>
   </si>
   <si>
     <t>WWHV014570</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2004). Best Beginnings: A randomized controlled trial of a paraprofessional home visiting program: Technical report. Report to the Smith Richardson Foundation and New York State Office of Children and Family Services. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
-    <t>Moderate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014571</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., &amp; Guterman, N. B. (2005). Summary of main findings from the Best Beginnings randomized trial. New York: Columbia University School of Social Work.</t>
   </si>
   <si>
     <t>WWHV014569</t>
   </si>
   <si>
     <t>Anisfeld, E., Sandy, J., Guterman, N. B., &amp; Guillen, S. (2003). Correlates of depressive symptoms in immigrant mothers of infants and toddlers. Poster presentation at SRCD biennial meeting, Tampa, Florida, April 27, 2003. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV081490</t>
   </si>
   <si>
     <t>Arbour, M., Mackrain, M., Fitzgerald, E., &amp; Atwood, S. (2019). National quality improvement initiative in home visiting services improves breastfeeding initiation and duration. Academic Pediatrics, 19(2), 236–244. https://doi.org/10.1016/j.acap.2018.11.005</t>
   </si>
   <si>
     <t>WWHV003344</t>
   </si>
   <si>
     <t>Bair-Merritt, M., Crowne, S. S., Burrell, L., Caldera, D., Cheng, T. L., &amp; Duggan, A. K. (2008). Impact of intimate partner violence on children's well-child care and medical home. Pediatrics, 121(3), e473–e480.</t>
   </si>
   <si>
     <t>WWHV014584</t>
   </si>
   <si>
     <t>Bair-Merritt,  M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., et al.  (2010). Reducing maternal intimate partner violence after the birth of a child:  A randomized controlled trial of the Hawaii Healthy Start home visitation  program. Archives of Pediatrics and  Adolescent Medicine, 164(1), 16–23.</t>
   </si>
   <si>
-    <t>High</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV079647</t>
   </si>
   <si>
     <t>Bair-Merritt, M. H., Jennings, J. M., Chen, R., Burrell, L., McFarlane, E., Fuddy, L., &amp; Duggan, A. K. (2010). Reducing maternal intimate partner violence after the birth of a child: A randomized controlled trial of the Hawaii Healthy Start Home Visitation Program. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 16–23. https://doi.org/10.1001/archpediatrics.2009.237</t>
   </si>
   <si>
     <t>WWHV062482</t>
   </si>
   <si>
     <t>Banman, A. J. (2017). Organizational and worker level factors influencing father involvement and engagement in early home visitation programs. (Ph.D., University of Chicago). ProQuest Dissertations and Theses. (1961237947)</t>
   </si>
   <si>
     <t>WWHV016124</t>
   </si>
   <si>
     <t>Barrett, B. (1996). Healthy Families Alexandria: 30-month evaluation report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV016107</t>
   </si>
   <si>
     <t>Barrett, B. (1996). Is it working: A 3-year evaluation of a suburban home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV016125</t>
   </si>
   <si>
     <t>Barrett, B. (1998). Healthy Families Prince William area: 21-month outcome evaluation report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV029500</t>
   </si>
   <si>
     <t>Bartlett, J. (2012). Young mothers, infant neglect, and discontinuities in intergenerational cycles of maltreatment. Tufts University. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV016099</t>
   </si>
   <si>
     <t>Berkenes, J. P. (2001). HOPES Healthy Families Iowa FY 2001 services report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV060153</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., Appleyard Carmody, K., Goodman, W. B., O’Donnell, K., Williams, J., ... &amp; Dodge, K. A. (2017). Can typical US home visits affect infant attachment? Preliminary findings from a randomized trial of Healthy Families Durham. Attachment and Human Development, 19(6), 559–579.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV016109</t>
   </si>
   <si>
     <t>Black, T. (2000). Healthy Families Connecticut: Final evaluation report of a home visitation program to enhance positive parenting and reduce child maltreatment. West Hartford, CT: University of Hartford, Center for Social Research.</t>
   </si>
   <si>
     <t>WWHV016098</t>
   </si>
   <si>
     <t>Breakey, G. &amp; Dew, B. (2000). Evaluating Hawaii’s Healthy Start program using hospitalization data. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV026469</t>
   </si>
   <si>
     <t>Bugental, D. B.,  Ellerson, P. C., Lin, E. K., Rainey, B., Kokotovic, A., &amp; O’Hara, N.  (2010). A cognitive approach to child abuse prevention. Psychology of Violence, 1(S), 84-106.</t>
   </si>
   <si>
     <t>WWHV007971</t>
   </si>
   <si>
     <t>Bugental, D. B.,  &amp; Schwartz, A. (2009). A cognitive approach to child mistreatment  prevention among medically at-risk infants. Developmental  Psychology, 45(1), 284–288.</t>
   </si>
   <si>
     <t>WWHV028055</t>
@@ -344,53 +323,50 @@
   <si>
     <t>WWHV015970</t>
   </si>
   <si>
     <t>Chiverton, C. (2007). The effects of postpartum adjustment on childrearing attitudes. (Doctoral dissertation, Walden University, 2007); 0543 Adviser: Gary Burkholder. Dissertation Abstracts International, 68 (09B), 131-6355. (AAI3278400)</t>
   </si>
   <si>
     <t>WWHV040713</t>
   </si>
   <si>
     <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
   </si>
   <si>
     <t>WWHV064687</t>
   </si>
   <si>
     <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child and Family Studies, 23(8), 1430–1443. https://doi.org/10.1007/s10826-013-9799-x</t>
   </si>
   <si>
     <t>WWHV014430</t>
   </si>
   <si>
     <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV062486</t>
   </si>
   <si>
     <t>Coskun, L. Z. (2017). Housing insecurity among teenage mothers. (Ph.D., Tufts University). ProQuest Dissertations and Theses. (1912289640)</t>
   </si>
   <si>
     <t>WWHV080319</t>
   </si>
   <si>
     <t>Cotter Mena, K. M. (2000). Impact of the supervisory relationship on worker job satisfaction and burnout (Publication No. 304592070) [Doctoral dissertation, University of Houston]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV015699</t>
   </si>
   <si>
     <t>Cotter Mena, K. M. (2001). Impact of the supervisory relationship on worker job satisfaction and burnout. Dissertation Abstracts International Section A: Humanities and Social Sciences, 61 (9-A), 3771.</t>
   </si>
   <si>
     <t>WWHV029502</t>
   </si>
   <si>
     <t>Cullen, J. P., Ownbey, J. B., &amp; Ownbey, M. A. (2010). The effects of the healthy families america home visitation program on parenting attitudes and practices and child social and emotional competence. Child and Adolescent Social Work Journal, 27(5), 335-354. doi:10.1007/s10560-010-0206-9</t>
   </si>
   <si>
     <t>WWHV078057</t>
@@ -455,53 +431,50 @@
   <si>
     <t>WWHV016114</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. (2004). Can a  modest intervention prevent a major problem? Evidence from a child abuse  prevention program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV045701</t>
   </si>
   <si>
     <t>Dew, B., &amp; Breakey, G. F. (2014). An evaluation of Hawaii's Healthy Start Program using child abuse hospitalization data. Journal of Family Violence, 29(8), 893-900.</t>
   </si>
   <si>
     <t>WWHV028462</t>
   </si>
   <si>
     <t>Diaz, J., Oshana,  D., &amp; Harding, K. (2004). Healthy Families America: 2003 Annual profile of program  sites. Chicago: National Center on Child Abuse Prevention Research.</t>
   </si>
   <si>
     <t>WWHV014551</t>
   </si>
   <si>
     <t>Donovan, E. F., Ammerman, R. T., Besl, J., Atherton, H., Khoury, J. C., Altaye, M., ... &amp; Van Ginkel, J. B. (2007). Intensive home visiting is associated with decreased risk of infant death. Pediatrics, 119(6), 1145–1151.</t>
   </si>
   <si>
-    <t>Healthy Families America (HFA)®, Nurse-Family Partnership (NFP)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003687</t>
   </si>
   <si>
     <t>Duggan, A. K., Berlin, L. J., Cassidy, J., Burrell, L., &amp; Tandon, S. D. (2009). Examining maternal depression and attachment insecurity as moderators of the impacts of home visiting for at-risk mothers and infants. Journal of Consulting &amp; Clinical Psychology, 77(4), 788–799. doi:10.1037/a0015709</t>
   </si>
   <si>
     <t>WWHV003775</t>
   </si>
   <si>
     <t>Duggan, A., Caldera, D., Rodriguez, K., Burrell, L., Rohde, C., &amp;  Crowne, S. S. (2007). Impact of a statewide home visiting program to prevent  child abuse. Child Abuse &amp; Neglect,  31(8), 801–827.</t>
   </si>
   <si>
     <t>WWHV012831</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., Burrell, L., Higman, S. M., McFarlane, E., Windham, A., et al. (2004). Randomized trial of a statewide home visiting program to prevent child abuse: Impact in reducing parental risk factors. Child Abuse &amp; Neglect, 28(6), 623–643.</t>
   </si>
   <si>
     <t>WWHV015375</t>
   </si>
   <si>
     <t>Duggan, A., Fuddy, L., McFarlane, E., Burrell, L., Windham, A., Higman, S., &amp; Sia, C. (2004). Evaluating a statewide home visiting program to prevent child abuse in at-risk families of newborns: Fathers’ participation and outcomes. Child Maltreatment, 9(1), 3–17.</t>
   </si>
   <si>
     <t>WWHV012830</t>
@@ -980,53 +953,50 @@
   <si>
     <t>WWHV013590</t>
   </si>
   <si>
     <t>Karmaliani, R. S. (2000). Inter-sectoral collaborative dynamics and their effects on systems change: A case study on Healthy Families initiative. (Doctoral dissertation, University of Minnesota, 2000); 0130 Adviser: Co-Advisers Sandra Edwardson Derryl Block. Dissertation Abstracts International, 61 (10B), 158-5236. (AAI9991424)</t>
   </si>
   <si>
     <t>WWHV014917</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., Henderson, T., &amp; McGuigan, W. (1999). Oregon’s Healthy Start effort: 1997–98 status report. Corvallis, OR: Oregon State University Family Policy Program. </t>
   </si>
   <si>
     <t>WWHV016104</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
   </si>
   <si>
     <t>WWHV030048</t>
   </si>
   <si>
     <t>Keefe, M. R. (2000). Managing infant irritability: A clinical trial. Abstract available at http://search.engrant.com/project/a4Vv6u/managing_infant_irritabilitya_…. Accessed March 6, 2012.</t>
   </si>
   <si>
-    <t>REST Routine</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV007607</t>
   </si>
   <si>
     <t>Keefe, M. R., Barbosa, G. A., Froese-Fretz, A., Kotzer, A. M., &amp; Lobo, M. (2005). An intervention program for families with irritable infants. The American Journal of Maternal Child Nursing, 30(4), 230-236.</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
     <t>WWHV013036</t>
   </si>
   <si>
     <t>Keim, A. L. M.  (1999). Living in different worlds: The efficacy of an intensive home visitation  program on increasing social support and improving parenting competency of  first-time mothers (Doctoral dissertation, University of Wisconsin-Madison,  1999). Dissertation Abstracts  International: Section B: The Sciences and Engineering, 60(1-B), 0388.  (Dissertation Abstract: 1999-95014-023).</t>
   </si>
   <si>
     <t>WWHV016046</t>
@@ -1245,53 +1215,50 @@
     <t>LeCroy &amp;  Milligan Associates, Inc. (2001). Healthy Families Arizona evaluation report  2000. Prepared for the Arizona Department of Economic Security. Tucson, AZ:  Author.</t>
   </si>
   <si>
     <t>WWHV004331</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV072592</t>
   </si>
   <si>
     <t>Lee, H., Crowne, S., Faucetta, K., &amp; Hughes, R. (2016). An early look at families and local programs in the Mother and Infant Home Visiting Program Evaluation—Strong Start: Third annual report (OPRE Report 2016-37). Administration for Children and Families, U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
-  </si>
-[...1 lines deleted...]
-    <t>On hold</t>
   </si>
   <si>
     <t>WWHV003349</t>
   </si>
   <si>
     <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
   </si>
   <si>
     <t>WWHV062410</t>
   </si>
   <si>
     <t>Mahabee–Gittens, E. M., Ammerman, R. T., Khoury, J. C., Stone, L., Meyers, G. T., Witry, J. K., ... &amp; Akers, L. (2017). Healthy families: Study protocol for a randomized controlled trial of a screening, brief intervention, and referral to treatment intervention for caregivers to reduce secondhand smoke exposure among pediatric emergency patients. BMC Public Health, 17(1), 374.</t>
   </si>
   <si>
     <t>WWHV062485</t>
   </si>
   <si>
     <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
   </si>
   <si>
     <t>WWHV079580</t>
   </si>
   <si>
     <t>Martin, J. B. (1999). Healthy Families America. Future of Children, 9(1), 177–178.</t>
   </si>
@@ -1826,52 +1793,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2138,4988 +2108,3827 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E289"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E8">
-[...4 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E12">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E14">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E19">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E27">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="A29" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B37" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="B38" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="1"/>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="1"/>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" s="1"/>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" s="1"/>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...615 lines deleted...]
-      <c r="B71" t="s">
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C71" t="s">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="B76" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C76" s="1"/>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C72" t="s">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B77" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C77" s="1"/>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C73" t="s">
-[...10 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B78" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C74" t="s">
-[...10 lines deleted...]
-      <c r="A75" t="s">
+      <c r="B79" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C79" s="1"/>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C75" t="s">
-[...5 lines deleted...]
-      <c r="E75">
+      <c r="B80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="1"/>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" s="1"/>
+      <c r="D83" s="1"/>
+      <c r="E83" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...54 lines deleted...]
-      <c r="B79" t="s">
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C79" t="s">
-[...10 lines deleted...]
-      <c r="A80" t="s">
+      <c r="B84" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C84" s="1"/>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C80" t="s">
-[...10 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B85" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C81" t="s">
-[...10 lines deleted...]
-      <c r="A82" t="s">
+      <c r="B86" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C86" s="1"/>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C82" t="s">
-[...10 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B87" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C87" s="1"/>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C83" t="s">
-[...5 lines deleted...]
-      <c r="E83">
+      <c r="B88" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" s="1"/>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" s="1"/>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" s="1"/>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="1"/>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="1"/>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" s="1"/>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C95" s="1"/>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C96" s="1"/>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C97" s="1"/>
+      <c r="D97" s="1"/>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C98" s="1"/>
+      <c r="D98" s="1"/>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="1"/>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C100" s="1"/>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" s="1"/>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C102" s="1"/>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" s="1"/>
+      <c r="D103" s="1"/>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C104" s="1"/>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C105" s="1"/>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" s="1"/>
+      <c r="D106" s="1"/>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" s="1"/>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="1"/>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C109" s="1"/>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C110" s="1"/>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C111" s="1"/>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...394 lines deleted...]
-      <c r="B107" t="s">
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C107" t="s">
-[...10 lines deleted...]
-      <c r="A108" t="s">
+      <c r="B112" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C108" t="s">
-[...10 lines deleted...]
-      <c r="A109" t="s">
+      <c r="B113" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C109" t="s">
-[...10 lines deleted...]
-      <c r="A110" t="s">
+      <c r="B114" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C110" t="s">
-[...10 lines deleted...]
-      <c r="A111" t="s">
+      <c r="B115" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C111" t="s">
-[...5 lines deleted...]
-      <c r="E111">
+      <c r="B116" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C117" s="1"/>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C118" s="1"/>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C119" s="1"/>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C120" s="1"/>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C121" s="1"/>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C122" s="1"/>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C123" s="1"/>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C125" s="1"/>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C126" s="1"/>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C127" s="1"/>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C128" s="1"/>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C129" s="1"/>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C130" s="1"/>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C131" s="1"/>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C132" s="1"/>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C133" s="1"/>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C134" s="1"/>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C135" s="1"/>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C136" s="1"/>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C137" s="1"/>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C138" s="1"/>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C139" s="1"/>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C140" s="1"/>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" s="1"/>
+      <c r="D141" s="1"/>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C142" s="1"/>
+      <c r="D142" s="1"/>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C143" s="1"/>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C144" s="1"/>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C145" s="1"/>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C146" s="1"/>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C147" s="1"/>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C149" s="1"/>
+      <c r="D149" s="1"/>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C150" s="1"/>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C151" s="1"/>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C153" s="1"/>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C154" s="1"/>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C155" s="1"/>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C157" s="1"/>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C158" s="1"/>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C159" s="1"/>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C161" s="1"/>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C162" s="1"/>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C163" s="1"/>
+      <c r="D163" s="1"/>
+      <c r="E163" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
-[...403 lines deleted...]
-      <c r="E135">
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C165" s="1"/>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C166" s="1"/>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C167" s="1"/>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="1"/>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C169" s="1"/>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C170" s="1"/>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C171" s="1"/>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C172" s="1"/>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C173" s="1"/>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C174" s="1"/>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" s="1"/>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C176" s="1"/>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C177" s="1"/>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C178" s="1"/>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C179" s="1"/>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C180" s="1"/>
+      <c r="D180" s="1"/>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C181" s="1"/>
+      <c r="D181" s="1"/>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C182" s="1"/>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C183" s="1"/>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C184" s="1"/>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C185" s="1"/>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C186" s="1"/>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C187" s="1"/>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C188" s="1"/>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C189" s="1"/>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C190" s="1"/>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C191" s="1"/>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C192" s="1"/>
+      <c r="D192" s="1"/>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C193" s="1"/>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C194" s="1"/>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C195" s="1"/>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C196" s="1"/>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C197" s="1"/>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C198" s="1"/>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C199" s="1"/>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C200" s="1"/>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C201" s="1"/>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C202" s="1"/>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C203" s="1"/>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C204" s="1"/>
+      <c r="D204" s="1"/>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C205" s="1"/>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C206" s="1"/>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C207" s="1"/>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C208" s="1"/>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C209" s="1"/>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C210" s="1"/>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="C211" s="1"/>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="C212" s="1"/>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C213" s="1"/>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C214" s="1"/>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C215" s="1"/>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C216" s="1"/>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
-[...471 lines deleted...]
-      <c r="E163">
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C217" s="1"/>
+      <c r="D217" s="1"/>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C218" s="1"/>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
-[...165 lines deleted...]
-      <c r="E173">
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="C219" s="1"/>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="C220" s="1"/>
+      <c r="D220" s="1"/>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C221" s="1"/>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="C222" s="1"/>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C223" s="1"/>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C224" s="1"/>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C225" s="1"/>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
-[...403 lines deleted...]
-      <c r="E197">
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C226" s="1"/>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
-[...46 lines deleted...]
-      <c r="E200">
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C227" s="1"/>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
-[...267 lines deleted...]
-      <c r="E216">
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="C228" s="1"/>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="C229" s="1"/>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C230" s="1"/>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C231" s="1"/>
+      <c r="D231" s="1"/>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="C232" s="1"/>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="C233" s="1"/>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="C234" s="1"/>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="C235" s="1"/>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C236" s="1"/>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="C237" s="1"/>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="C238" s="1"/>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C239" s="1"/>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C240" s="1"/>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C241" s="1"/>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C242" s="1"/>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C243" s="1"/>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C244" s="1"/>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C245" s="1"/>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C246" s="1"/>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C247" s="1"/>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C248" s="1"/>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C249" s="1"/>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C250" s="1"/>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C251" s="1"/>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C252" s="1"/>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C253" s="1"/>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C254" s="1"/>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C255" s="1"/>
+      <c r="D255" s="1"/>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C256" s="1"/>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C257" s="1"/>
+      <c r="D257" s="1"/>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C258" s="1"/>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C259" s="1"/>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C260" s="1"/>
+      <c r="D260" s="1"/>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C261" s="1"/>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C262" s="1"/>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C263" s="1"/>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C264" s="1"/>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C265" s="1"/>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C266" s="1"/>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C267" s="1"/>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C268" s="1"/>
+      <c r="D268" s="1"/>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C269" s="1"/>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C270" s="1"/>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C271" s="1"/>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C272" s="1"/>
+      <c r="D272" s="1"/>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C273" s="1"/>
+      <c r="D273" s="1"/>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C274" s="1"/>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C275" s="1"/>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C276" s="1"/>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C277" s="1"/>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C278" s="1"/>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C279" s="1"/>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C280" s="1"/>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C281" s="1"/>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
-[...1006 lines deleted...]
-      <c r="B276" t="s">
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="C276" t="s">
-[...10 lines deleted...]
-      <c r="A277" t="s">
+      <c r="B282" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="B277" t="s">
+      <c r="C282" s="1"/>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="C277" t="s">
-[...10 lines deleted...]
-      <c r="A278" t="s">
+      <c r="B283" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="B278" t="s">
+      <c r="C283" s="1"/>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="C278" t="s">
-[...10 lines deleted...]
-      <c r="A279" t="s">
+      <c r="B284" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="B279" t="s">
+      <c r="C284" s="1"/>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="C279" t="s">
-[...10 lines deleted...]
-      <c r="A280" t="s">
+      <c r="B285" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="B280" t="s">
+      <c r="C285" s="1"/>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="C280" t="s">
-[...10 lines deleted...]
-      <c r="A281" t="s">
+      <c r="B286" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C286" s="1"/>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C281" t="s">
-[...10 lines deleted...]
-      <c r="A282" t="s">
+      <c r="B287" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="B282" t="s">
+      <c r="C287" s="1"/>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="C282" t="s">
-[...10 lines deleted...]
-      <c r="A283" t="s">
+      <c r="B288" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="B283" t="s">
+      <c r="C288" s="1"/>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="C283" t="s">
-[...10 lines deleted...]
-      <c r="A284" t="s">
+      <c r="B289" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="B284" t="s">
-[...93 lines deleted...]
-      <c r="E289">
+      <c r="C289" s="1"/>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>