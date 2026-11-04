--- v0 (2026-06-17)
+++ v1 (2026-11-04)
@@ -7391,51 +7391,51 @@
       </c>
       <c r="B257" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E258" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E259" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="1" t="s">
         <v>533</v>