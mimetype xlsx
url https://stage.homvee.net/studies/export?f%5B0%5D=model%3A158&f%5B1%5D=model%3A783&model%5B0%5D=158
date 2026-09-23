--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="648">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV081514</t>
   </si>
   <si>
     <t>Ammerman, R. T., Peugh, J. L., Jones, D. E., Van Ginkel, J. B., &amp; Feinberg, M. E. (2019). Promoting co-parenting in home-visiting: A CACE analysis of the Family Foundations program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®</t>
   </si>
   <si>
@@ -185,77 +185,99 @@
   <si>
     <t>WWHV062482</t>
   </si>
   <si>
     <t>Banman, A. J. (2017). Organizational and worker level factors influencing father involvement and engagement in early home visitation programs. (Ph.D., University of Chicago). ProQuest Dissertations and Theses. (1961237947)</t>
   </si>
   <si>
     <t>WWHV016124</t>
   </si>
   <si>
     <t>Barrett, B. (1996). Healthy Families Alexandria: 30-month evaluation report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV016107</t>
   </si>
   <si>
     <t>Barrett, B. (1996). Is it working: A 3-year evaluation of a suburban home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV016125</t>
   </si>
   <si>
     <t>Barrett, B. (1998). Healthy Families Prince William area: 21-month outcome evaluation report. Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV029500</t>
   </si>
   <si>
     <t>Bartlett, J. (2012). Young mothers, infant neglect, and discontinuities in intergenerational cycles of maltreatment. Tufts University. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV016099</t>
   </si>
   <si>
     <t>Berkenes, J. P. (2001). HOPES Healthy Families Iowa FY 2001 services report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV060153</t>
   </si>
   <si>
     <t>Berlin, L. J., Martoccio, T. L., Appleyard Carmody, K., Goodman, W. B., O’Donnell, K., Williams, J., ... &amp; Dodge, K. A. (2017). Can typical US home visits affect infant attachment? Preliminary findings from a randomized trial of Healthy Families Durham. Attachment and Human Development, 19(6), 559–579.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV016109</t>
   </si>
   <si>
     <t>Black, T. (2000). Healthy Families Connecticut: Final evaluation report of a home visitation program to enhance positive parenting and reduce child maltreatment. West Hartford, CT: University of Hartford, Center for Social Research.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV016098</t>
   </si>
   <si>
     <t>Breakey, G. &amp; Dew, B. (2000). Evaluating Hawaii’s Healthy Start program using hospitalization data. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV026469</t>
   </si>
   <si>
     <t>Bugental, D. B.,  Ellerson, P. C., Lin, E. K., Rainey, B., Kokotovic, A., &amp; O’Hara, N.  (2010). A cognitive approach to child abuse prevention. Psychology of Violence, 1(S), 84-106.</t>
   </si>
   <si>
     <t>WWHV007971</t>
   </si>
   <si>
     <t>Bugental, D. B.,  &amp; Schwartz, A. (2009). A cognitive approach to child mistreatment  prevention among medically at-risk infants. Developmental  Psychology, 45(1), 284–288.</t>
   </si>
   <si>
     <t>WWHV028055</t>
   </si>
   <si>
     <t>Bugental, D. B.,  Schwartz, A., &amp; Lynch, C. (2010). Effects of an early family intervention  on children's memory: The mediating effects of cortisol levels. Mind, Brain  &amp; Education, 4(4), 159-170. doi:10.1111/j.1751-228X.20</t>
   </si>
   <si>
     <t>WWHV003761</t>
@@ -326,50 +348,56 @@
   <si>
     <t>WWHV013607</t>
   </si>
   <si>
     <t>Chambliss,  J. W. (1998). An experimental trial of a home visiting program to prevent child  maltreatment (Doctoral dissertation, Georgia State University, 1998). Dissertation  Abstracts International, 61(03B), 152-1628. (AAI9967277)</t>
   </si>
   <si>
     <t>WWHV016096</t>
   </si>
   <si>
     <t>Chambliss, J., &amp; Emshoff, J. (1997). The  evaluation of Georgia’s Healthy Families Program. Atlanta, GA: Emstar Research,  Inc.</t>
   </si>
   <si>
     <t>WWHV016120</t>
   </si>
   <si>
     <t>Chase &amp; Palmer. (1998). Program progress report. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV015970</t>
   </si>
   <si>
     <t>Chiverton, C. (2007). The effects of postpartum adjustment on childrearing attitudes. (Doctoral dissertation, Walden University, 2007); 0543 Adviser: Gary Burkholder. Dissertation Abstracts International, 68 (09B), 131-6355. (AAI3278400)</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV040713</t>
   </si>
   <si>
     <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child &amp; Family Studies, 23(8), 1430-1443.</t>
   </si>
   <si>
     <t>WWHV064687</t>
   </si>
   <si>
     <t>Cluxton-Keller, F., Burrell, L., Crowne, S., McFarlane, E., Tandon, S., Leaf, P., &amp; Duggan, A. (2014). Maternal relationship insecurity and depressive symptoms as moderators of home visiting impacts on child outcomes. Journal of Child and Family Studies, 23(8), 1430–1443. https://doi.org/10.1007/s10826-013-9799-x</t>
   </si>
   <si>
     <t>WWHV014430</t>
   </si>
   <si>
     <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV062486</t>
   </si>
   <si>
     <t>Coskun, L. Z. (2017). Housing insecurity among teenage mothers. (Ph.D., Tufts University). ProQuest Dissertations and Theses. (1912289640)</t>
@@ -806,93 +834,105 @@
   <si>
     <t>WWHV076367</t>
   </si>
   <si>
     <t>Green, B., Sanders, M. B., &amp; Tarte, J. M. (2018). Effects of home visiting program implementation on preventive health care access and utilization: Results from a randomized trial of Healthy Families Oregon. Prevention Science, https://doi.org/10.1007/s11121-018-0964-8</t>
   </si>
   <si>
     <t>WWHV038834</t>
   </si>
   <si>
     <t>Green, B. L., &amp; Tarte, J. M. (2013). Healthy Families Oregon Maltreatment Prevention Report: Program Year 2010-11. Portland, OR: NPC Research.</t>
   </si>
   <si>
     <t>WWHV043933</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (2014). Results from a randomized trial of the Healthy Families Oregon accredited statewide program: Early program impacts on parenting. Children and Youth Services Review, 44, 288-298.</t>
   </si>
   <si>
     <t>WWHV038833</t>
   </si>
   <si>
     <t>Green, B. L., Tarte, J. M., Harrison, P. M., Nygren, M., &amp; Sanders, M. B. (in review). Results from a randomized trial of the Healthy Families Oregon accredited statewide system: Early program impacts on parenting. Children and Youth Services Review.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV079367</t>
   </si>
   <si>
     <t>Hammond-Ratzlaff, A., &amp; Fulton, A. (2001). Knowledge gained by mothers enrolled in a home visitation program. Adolescence, 36(143), 435–442.</t>
   </si>
   <si>
     <t>WWHV016121</t>
   </si>
   <si>
     <t>Harding, K. (1998). The NCPCA/CES partnership on Healthy Families America: Final report to the W. K. Kellogg Foundation.</t>
   </si>
   <si>
     <t>WWHV014578</t>
   </si>
   <si>
     <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. (2006). Healthy Families America effectiveness: A comprehensive review of outcomes. Journal of Prevention and Intervention in the Community, 34(1–2), 149–179.</t>
   </si>
   <si>
     <t>WWHV081545</t>
   </si>
   <si>
     <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. J. (2012). Healthy Families America efffectiveness: A comprehensive review of outcomes. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 149–180). Routledge.</t>
   </si>
   <si>
     <t>WWHV079320</t>
   </si>
   <si>
     <t>Harding, K., Galano, J., Martin, J., Huntington, L., &amp; Schellenbach, C. J. (2007). Healthy Families America effectiveness: A comprehensive review of outcomes. Journal of Prevention &amp; Intervention in the Community, 34(1), 149–179. https://doi.org/10.1300/J005v34n01_08</t>
   </si>
   <si>
     <t>WWHV028461</t>
   </si>
   <si>
     <t>Harding, K., Reid,  R., Oshana, D., &amp; Holton, J. (2004). Initial results from the HFA  implementation study. Chicago: Prevent Child Abuse America.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV079524</t>
   </si>
   <si>
     <t>Healthy Families America. (1996). A role for nurses: Healthy Families America. American Nurse, 28(3), 20.</t>
   </si>
   <si>
     <t>WWHV062493</t>
   </si>
   <si>
     <t>Higgins, M. (2016). The power and potential of relationships: An examination of juvenile justice involved adolescent mothers in a home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845018143)</t>
   </si>
   <si>
     <t>WWHV094824</t>
   </si>
   <si>
     <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
@@ -917,50 +957,56 @@
   <si>
     <t>WWHV014418</t>
   </si>
   <si>
     <t>Honoré, H. H., Mena, K. C., &amp; Swank, P. R. Utilizing growth curve analysis to examine change in family functioning among home visitation clients. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV004245</t>
   </si>
   <si>
     <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
   </si>
   <si>
     <t>WWHV062494</t>
   </si>
   <si>
     <t>Hoysgaard, L. T. (2016). Child care use among adolescent mothers enrolled in a Massachusetts home visiting program. (M.A., Tufts University). ProQuest Dissertations and Theses. (1845017908)</t>
   </si>
   <si>
     <t>WWHV038493</t>
   </si>
   <si>
     <t>Huntington, L., &amp; Galano, J. (2013). Does home visiting benefit only first-time mothers? Zero to Three, 33(3), 24-30.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV016116</t>
   </si>
   <si>
     <t>Illinois Department  of Human Services, Bureau of Child and Adolescent Services. (2006). Healthy Families Illinois: Evaluation findings. Executive  summary. Springfield, IL: Author.</t>
   </si>
   <si>
     <t>WWHV016115</t>
   </si>
   <si>
     <t>Iowa Department of Public Health. (2004). Healthy opportunities for parents to experience success - Healthy Families Iowa (HOPES- HFI): Annual report for FY '03. Des Moines, IA: Author.</t>
   </si>
   <si>
     <t>WWHV014507</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Brady, A. E., &amp; Jayanthi, M. (2005). Healthy Families Massachusetts: Final evaluation report. Medford, MA: Tufts University.</t>
   </si>
   <si>
     <t>WWHV051759</t>
   </si>
   <si>
     <t>Jacobs, F., Easterbrooks, M. A., Goldberg, J., Mistry, J., Bumgarner, E., Raskin, M., Fosse, N., &amp; Fauth, R. (2015). Improving adolescent parenting: Results from a randomized controlled trial of a home visiting program for young families. American Journal of Public Health, published online ahead of print, e1-e7.</t>
   </si>
   <si>
     <t>WWHV052010</t>
@@ -1001,50 +1047,68 @@
   <si>
     <t>WWHV013590</t>
   </si>
   <si>
     <t>Karmaliani, R. S. (2000). Inter-sectoral collaborative dynamics and their effects on systems change: A case study on Healthy Families initiative. (Doctoral dissertation, University of Minnesota, 2000); 0130 Adviser: Co-Advisers Sandra Edwardson Derryl Block. Dissertation Abstracts International, 61 (10B), 158-5236. (AAI9991424)</t>
   </si>
   <si>
     <t>WWHV014917</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., Henderson, T., &amp; McGuigan, W. (1999). Oregon’s Healthy Start effort: 1997–98 status report. Corvallis, OR: Oregon State University Family Policy Program. </t>
   </si>
   <si>
     <t>WWHV016104</t>
   </si>
   <si>
     <t>Katzev, A., Pratt, C., &amp; McGuigan, W. (2001). Oregon Healthy Start 1999-2000. Status report. Corvallis, OR: Oregon State University Family Policy Program.</t>
   </si>
   <si>
     <t>WWHV013036</t>
   </si>
   <si>
     <t>Keim, A. L. M.  (1999). Living in different worlds: The efficacy of an intensive home visitation  program on increasing social support and improving parenting competency of  first-time mothers (Doctoral dissertation, University of Wisconsin-Madison,  1999). Dissertation Abstracts  International: Section B: The Sciences and Engineering, 60(1-B), 0388.  (Dissertation Abstract: 1999-95014-023).</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV016046</t>
   </si>
   <si>
     <t>Kessler, S. R. (2004). The impact of fidelity on program quality in the Healthy Families America program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV015273</t>
   </si>
   <si>
     <t>Kessler, S. R., Nixon, A., &amp; Nelson, C. (2008). Don't throw out the baby with the bath water: A novel way of evaluating outcomes in the Healthy Families America programs. American Journal of Evaluation, 29(3), 288–300. doi:10.1177/1098214008319698</t>
   </si>
   <si>
     <t>WWHV004008</t>
   </si>
   <si>
     <t>King, T., Rosenberg, L., Fuddy, L., McFarlane, E., Sia, C., &amp; Duggan, A. (2005). Prevalence and early identification of language delays among at-risk three year olds. Journal of Developmental &amp; Behavioral Pediatrics, 26(4), 293–303.</t>
   </si>
   <si>
     <t>WWHV086226</t>
   </si>
   <si>
     <t>Kirkland, K., Lee, E., Smith, C., &amp; Greene, R. (2020). Sustained impact on parenting practices: Year 7 findings from the Healthy Families New York randomized controlled trial. Prevention Science, 21(4), 498–507. https://doi.org/10.1007/s11121-020-01110-w.</t>
   </si>
   <si>
     <t>WWHV036981</t>
@@ -1103,86 +1167,98 @@
   <si>
     <t>WWHV095271</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 2-HFA contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
     <t>WWHV004209</t>
   </si>
   <si>
     <t>Krysik, J., &amp;  LeCroy, C. W. (2007). The evaluation of Healthy Families Arizona: A multisite  home visitation program. Journal of  Prevention &amp; Intervention in the Community, 34(1), 109–127. doi:10.1300/J005v34n01-06.</t>
   </si>
   <si>
     <t>WWHV081544</t>
   </si>
   <si>
     <t>Krysik, J., &amp; LeCroy, C. W. (2012). The promise of primary prevention home visiting programs: A review of potential outcomes. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 109–128). Routledge.</t>
   </si>
   <si>
     <t>WWHV031640</t>
   </si>
   <si>
     <t>Krysik, J., Lecroy, C. W., &amp; Ashford, J. B. (2008). Participants' perceptions of healthy families: A home visitation program to prevent child abuse and neglect. Children and Youth Services Review 30(1), 45-61. doi:10.1037/0003-066x.47.9.1102 10.1016/j.childyouth.2007.06.004</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV075783</t>
   </si>
   <si>
     <t>Lambarth, C. H., &amp; Green, B. L. (2019). Exploring a model for infant and early childhood mental health consultation in early childhood home visiting. Infant Mental Health Journal, 40(6), 874–888. https://doi.org/10.1002/imhj.21818</t>
   </si>
   <si>
     <t>WWHV034757</t>
   </si>
   <si>
     <t>Lambert, K. D. (2011). Violence, depression, parental stress, and child neglect among high risk postpartum women. Dissertation Abstracts International: Section B: The Sciences and Engineering, 71(7-B), 4173.</t>
   </si>
   <si>
     <t>WWHV079268</t>
   </si>
   <si>
     <t>LaMendola, W., &amp; Krysik, J. (2008). Design imperatives to enhance evidence-based interventions with persuasive technology: A case scenario in preventing child maltreatment. Journal of Technology in Human Services, 26(2), 397–422. https://doi.org/10.1080/15228830802097364</t>
   </si>
   <si>
     <t>WWHV014628</t>
   </si>
   <si>
     <t>Landsverk, J., &amp; Carrilio, T. E. (1995). San Diego Healthy Families America clinical trial. San Diego, CA: Children's Hospital and Health Center.</t>
   </si>
   <si>
     <t>WWHV014629</t>
   </si>
   <si>
     <t>Landsverk, J., Carrilio, T., Connelly, C. D., Ganger, W., Slymen, D., Newton, R., et al. (2002). Healthy Families San Diego clinical trial: Technical report. San Diego, CA: The Stuart Foundation, California Wellness Foundation, State of California Department of Social Services: Office of Child Abuse Prevention.</t>
   </si>
   <si>
     <t>WWHV062407</t>
   </si>
   <si>
     <t>Latimore, A. D., Burrell, L., Crowne, S., Ojo, K., Cluxton–Keller, F., Gustin, S., ... &amp; Duggan, A. (2017). Exploring multilevel factors for family engagement in home visiting across two national models. Prevention Science, 18(5), 577–589.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV016042</t>
   </si>
   <si>
     <t>LeCroy, C. W., Ashford, J. B., &amp; Arizona Department of Economic Security: Division of Children and Family Services. (1993). Arizona Healthy Families first year outcome evaluation report. Tucson, AZ: LeCroy, Ashford &amp; Milligan.</t>
   </si>
   <si>
     <t>WWHV060714</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Davis, M. F. (2017). Randomized trial of Healthy Families Arizona: Quantitative and qualitative outcomes. Research on Social Work Practice, 27(7), 747–757.</t>
   </si>
   <si>
     <t>WWHV027975</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Krysik,  J. (2011). Randomized trial of the Healthy Families Arizona home visiting  program. Children and Youth Services Review, 33(10), 1761–1766.</t>
   </si>
   <si>
     <t>WWHV080100</t>
   </si>
   <si>
     <t>LeCroy, C., &amp; Lopez, D. (2018). A randomized controlled trial of Healthy Families: 6-month and 1-year follow-up. Prevention Science. Advance online publication. https://doi.org/10.1007/s11121-018-0931-4</t>
   </si>
   <si>
     <t>WWHV065647</t>
@@ -1241,65 +1317,68 @@
   <si>
     <t>WWHV004331</t>
   </si>
   <si>
     <t>LeCroy, C. W., &amp; Whitaker, K. (2005). Improving the quality of home visitation: An exploratory study of difficult situations. Child Abuse &amp; Neglect, 29(9), 1003–1013. doi:10.1016/j.chiabu.2005.04.003</t>
   </si>
   <si>
     <t>WWHV095274</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 2-HFA contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV072592</t>
   </si>
   <si>
     <t>Lee, H., Crowne, S., Faucetta, K., &amp; Hughes, R. (2016). An early look at families and local programs in the Mother and Infant Home Visiting Program Evaluation—Strong Start: Third annual report (OPRE Report 2016-37). Administration for Children and Families, U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV073834</t>
   </si>
   <si>
     <t>Lee, E., Kirkland, K., Miranda-Julian, C., &amp; Greene, R. (2018). Reducing maltreatment recurrence through home visitation: A promising intervention for child welfare involved families. Child Abuse &amp; Neglect, 86, 55-66.</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV003349</t>
   </si>
   <si>
     <t>Lee, E., Mitchell-Herzfeld, S., Lowenfels, A. A., Greene, R., Dorabawila, V., &amp; DuMont, K. A. (2009). Reducing low birth weight through home visitation: A randomized controlled trial. American Journal of Preventive Medicine, 36(2), 154–160.</t>
   </si>
   <si>
     <t>WWHV062410</t>
   </si>
   <si>
     <t>Mahabee–Gittens, E. M., Ammerman, R. T., Khoury, J. C., Stone, L., Meyers, G. T., Witry, J. K., ... &amp; Akers, L. (2017). Healthy families: Study protocol for a randomized controlled trial of a screening, brief intervention, and referral to treatment intervention for caregivers to reduce secondhand smoke exposure among pediatric emergency patients. BMC Public Health, 17(1), 374.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV062485</t>
   </si>
   <si>
     <t>Marina, S. (2017). In the room where it happens: Autonomy and discretion in home visitors' information and referral actions. (M.A., Tufts University). ProQuest Dissertations and Theses. (1912290966)</t>
   </si>
   <si>
     <t>WWHV079580</t>
   </si>
   <si>
     <t>Martin, J. B. (1999). Healthy Families America. Future of Children, 9(1), 177–178.</t>
   </si>
   <si>
     <t>WWHV081547</t>
   </si>
   <si>
     <t>Martin, J. B., Green, L. W., &amp; Carlson Gielen, A. (2012). Potential lessons from public health and health promotion for the prevention of child abuse. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 205–222). Routledge.</t>
   </si>
   <si>
     <t>WWHV007611</t>
   </si>
   <si>
     <t>McCurdy, K.  (2001). Can home visitation enhance maternal social support? American Journal of Community Psychology, 29(1),  97–112.</t>
   </si>
   <si>
     <t>WWHV006108</t>
@@ -1526,68 +1605,116 @@
   <si>
     <t>WWHV060808</t>
   </si>
   <si>
     <t>Ondersma, S. J., Martin, J., Fortson, B., Whitaker, D. J., Self-Brown, S., Beatty, J., . . . Chaffin, M. (2017). Technology to augment early home visitation for child maltreatment prevention: A pragmatic randomized trial. Child Maltreatment, 22(4), 334–343. https://doi.org/10.1177/1077559517729890</t>
   </si>
   <si>
     <t>WWHV015696</t>
   </si>
   <si>
     <t>Oshana, D., Harding, K., Friedman, L., &amp; Holton, J. K. (2005). Rethinking Healthy Families: A continuous responsibility. Child Abuse &amp; Neglect, 29(3), 219–228.</t>
   </si>
   <si>
     <t>WWHV029498</t>
   </si>
   <si>
     <t>Ownbey, M., Ownbey, J., &amp; Cullen, J. (2011). The effects of a healthy families home visitation program on rapid and teen repeat births. Child &amp; Adolescent Social Work Journal, 28(6), 439-458. doi:10.1007/s10560-011-0235-z</t>
   </si>
   <si>
     <t>WWHV079479</t>
   </si>
   <si>
     <t>Ownbey, M., Ownbey, J., &amp; Cullen, J. (2011). The effects of a Healthy Families home visitation program on rapid and teen repeat births. Child and Adolescent Social Work Journal, 28(6), 439–458. https://doi.org/10.1007/s10560-011-0235-z</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV012857</t>
   </si>
   <si>
     <t>Paillard, A. M. B. (2004). Validity and utility of a child-find system for the early identification and referral of young children at risk for mental health disabilities. (Doctoral dissertation, University of Oregon, 2004). Dissertation Abstracts International Section A: Humanities and Social Sciences, 64 (11-A), 3952. (Dissertation Abstract: 2004-99009-100)</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV079766</t>
   </si>
   <si>
     <t>Peterson, C. A., Dooley, L. J., &amp; Fan, L. (2018). Home visiting programs: Supporting relationships and healthy development. YC Young Children, 73(4), 36–41.</t>
   </si>
   <si>
     <t>WWHV036985</t>
   </si>
   <si>
     <t>Pison, N. (2012). Interpersonal connectedness and postpartum depression symptoms: A group intervention for mothers and their infants (Doctoral dissertation, Capella University).</t>
   </si>
   <si>
     <t>WWHV016123</t>
   </si>
   <si>
     <t>Pope, B &amp; Homer, K. (2002). Healthy Start annual report 2001-2002. Prepared for the Tennessee Department of Health. Knoxville, TN: University of Tennessee.</t>
   </si>
   <si>
     <t>WWHV062489</t>
@@ -1628,50 +1755,56 @@
   <si>
     <t>WWHV014557</t>
   </si>
   <si>
     <t>Rodriguez, M. L., DuMont, K. A.,  Mitchell-Herzfeld, S. D., Walden, N. J., &amp; Greene, R. (2010). Effects of  Healthy Families New York on the promotion of maternal parenting competencies  and the prevention of harsh parenting. Child  Abuse and Neglect. 34(10), 711-723.</t>
   </si>
   <si>
     <t>WWHV034869</t>
   </si>
   <si>
     <t>Rojas, R. (2011). The human capital accumulation of young mothers: The relationship with father involvement. (Doctoral Dissertation, Arizona State University, 2011). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV081540</t>
   </si>
   <si>
     <t>Russell, B. S., Britner, P. A., &amp; Woolard, J. L. (2012). The promise of primary prevention home visiting programs: A review of potential outcomes. In J. Galano (Ed.), The Healthy Families America initiative: Integrating research, theory and practice (pp. 129–148). Routledge.</t>
   </si>
   <si>
     <t>WWHV062422</t>
   </si>
   <si>
     <t>Sampson, M., Duron, J. F., Mauldin, R. L., Kao, D., &amp; Davidson, M. (2017). Postpartum depression, risk factors, and child’s home environment among mothers in a home visiting program. Journal of Child and Family Studies, 26(10), 2772–2781.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV014563</t>
   </si>
   <si>
     <t>Sandy, J., Anisfeld, E., &amp; Guillen, S. (n.d.). Validity of Kempe Family Stress Inventory subscores in a Healthy Families America sample. Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV014549</t>
   </si>
   <si>
     <t>Sandy, J.,  Anisfeld, E., &amp; Ramirez, E. (2009). Effects of a prenatal intervention on  breastfeeding initiation rates in a Latina immigrant sample. Journal of Human Lactation, 25(4),  404–411.</t>
   </si>
   <si>
     <t>WWHV015986</t>
   </si>
   <si>
     <t>Santana, S. (2000). An evaluation of a home-based child-abuse prevention program for teen mothers in a predominantly Latino community. (Doctoral dissertation, Rutgers, The State University of New Jersey, Graduate School of Applied and Professional Psychology, 2000); 0542 Adviser: Chair John Kalafat. Dissertation Abstracts International, 61 (04B), 102-2276. (AAI9971461)</t>
   </si>
   <si>
     <t>WWHV016101</t>
   </si>
   <si>
     <t>Schellenbach, C., &amp; Pernice, F. (1999). Healthy Start Oakland. A final report. Detroit, MI: Skillman Foundation.</t>
   </si>
   <si>
     <t>WWHV012726</t>
@@ -1692,50 +1825,56 @@
     <t>Shenk, C. E., Ammerman, R. T., Teeters, A. R., Bensman, H. E., Allen, E. K., Putnam, F. W., &amp; Van Ginkel, J. B. (2017). Erratum to: History of maltreatment in childhood and subsequent parenting stress in at-risk, first-time mothers: Identifying points of intervention during home visiting. Prevention Science, 18(3), 371–371.</t>
   </si>
   <si>
     <t>WWHV060393</t>
   </si>
   <si>
     <t>Shenk, C. E., Ammerman, R. T., Teeters, A. R., Bensman, H. E., Allen, E. K., Putnam, F. W., &amp; Van Ginkel, J. B. (2017). History of maltreatment in childhood and subsequent parenting stress in at-risk, first-time mothers: Identifying points of intervention during home visiting. Prevention Science, 18(3), 361–370.</t>
   </si>
   <si>
     <t>WWHV014576</t>
   </si>
   <si>
     <t>Sidelinger, D. E., Meyer, D., Blaschke, G. S., Hametz, P., Batista, M., Salguero, R., &amp; Reznik, V. (2005). Communities as teachers: Learning to deliver culturally effective care in pediatrics. Pediatrics, 115(4), 1160-1164.</t>
   </si>
   <si>
     <t>WWHV014533</t>
   </si>
   <si>
     <t>Smith, S. A., &amp; Moore, E. J. (2009). Validity and reliability of the parental functional health literacy measures (FHLM). Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV016045</t>
   </si>
   <si>
     <t>Spigel, S. (2001, April 27). Establishing Healthy Families statewide: OLR research report. Hartford, CT: Connecticut General Assembly: Office of Legislative Research. http://www.cga.ct.gov/2001/rpt/olr/htm/2001-r-0454.htm</t>
   </si>
   <si>
     <t>WWHV005519</t>
   </si>
   <si>
     <t>Squires, J., Katzev, A., &amp; Jenkins, F. (2002). Early screening for developmental delays: Use of parent-completed questionnaires in Oregon's Healthy Start program. Early Child Development and Care, 172(3), 275–282.</t>
   </si>
   <si>
     <t>WWHV062192</t>
   </si>
   <si>
     <t>Stargel, L. E., Fauth, R. C., &amp; Easterbrooks, M. A. (2018). Home visiting program impacts on reducing homelessness among young mothers. Journal of Social Distress and the Homeless, 27(1), 89–92.</t>
   </si>
@@ -1856,52 +1995,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2165,5076 +2307,5458 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E294"/>
+  <dimension ref="A1:E317"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E317"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
-[...47 lines deleted...]
-      <c r="A29" t="s">
+      <c r="D30" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B29" t="s">
-[...26 lines deleted...]
-        <v>1</v>
+      <c r="E30" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31" t="s">
+      <c r="A31" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
-[...2 lines deleted...]
-      <c r="B32" t="s">
+      <c r="A32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
-[...2 lines deleted...]
-      <c r="B33" t="s">
+      <c r="A33" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E33">
-[...16 lines deleted...]
-      <c r="E34">
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...9 lines deleted...]
-      <c r="D35" t="s">
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E35">
-[...50 lines deleted...]
-      <c r="E38">
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
-[...2 lines deleted...]
-      <c r="B39" t="s">
+      <c r="A39" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
-[...2 lines deleted...]
-      <c r="B40" t="s">
+      <c r="A40" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E40">
-[...30 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E42">
-[...30 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E44">
-[...50 lines deleted...]
-      <c r="E47">
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...2 lines deleted...]
-      <c r="B48" t="s">
+      <c r="A48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E48">
-[...30 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E50">
-[...67 lines deleted...]
-      <c r="E54">
+      <c r="E54" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E87" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C143" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
-[...73 lines deleted...]
-      <c r="D59" t="s">
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E59">
-[...132 lines deleted...]
-      <c r="D67" t="s">
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E159" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E67">
-[...47 lines deleted...]
-      <c r="D70" t="s">
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E70">
-[...13 lines deleted...]
-      <c r="D71" t="s">
+      <c r="E172" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E71">
-[...13 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E182" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E183" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E193" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E199" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E208" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E211" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E224" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E228" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E230" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E237" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E238" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E72">
-[...13 lines deleted...]
-      <c r="D73" t="s">
+      <c r="E239" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E240" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E73">
-[...13 lines deleted...]
-      <c r="D74" t="s">
+      <c r="E241" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E249" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E260" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E261" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E262" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D263" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E74">
-[...13 lines deleted...]
-      <c r="D75" t="s">
+      <c r="E263" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E264" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E265" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="E266" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D267" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E75">
-[...30 lines deleted...]
-      <c r="D77" t="s">
+      <c r="E267" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E269" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D270" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E77">
-[...13 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E270" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E274" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E78">
-[...13 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E283" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E79">
-[...166 lines deleted...]
-      <c r="D89" t="s">
+      <c r="E295" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E296" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D297" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="E89">
-[...30 lines deleted...]
-      <c r="D91" t="s">
+      <c r="E297" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D298" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E91">
-[...98 lines deleted...]
-      <c r="D97" t="s">
+      <c r="E298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E302" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E303" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E304" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E305" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E306" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D307" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E97">
-[...81 lines deleted...]
-      <c r="D102" t="s">
+      <c r="E307" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D308" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E102">
-[...594 lines deleted...]
-      <c r="E137">
+      <c r="E308" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E309" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
-[...2664 lines deleted...]
-      <c r="E294">
+    <row r="310" spans="1:5">
+      <c r="A310" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E310" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E311" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E312" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E313" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E315" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E316" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E317" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>