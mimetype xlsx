--- v0 (2026-06-18)
+++ v1 (2026-08-24)
@@ -7153,51 +7153,51 @@
       </c>
       <c r="B226" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E226" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>14</v>
+        <v>219</v>
       </c>
       <c r="E227" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E228" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="1" t="s">
         <v>471</v>