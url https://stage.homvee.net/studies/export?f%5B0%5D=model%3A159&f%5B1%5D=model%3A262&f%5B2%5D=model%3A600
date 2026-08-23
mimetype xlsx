--- v0 (2026-06-16)
+++ v1 (2026-08-23)
@@ -2890,51 +2890,51 @@
       </c>
       <c r="B79" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="E80" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E81" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="1" t="s">
         <v>177</v>