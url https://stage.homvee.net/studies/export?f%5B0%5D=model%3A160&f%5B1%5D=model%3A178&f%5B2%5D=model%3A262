--- v0 (2026-06-19)
+++ v1 (2026-08-26)
@@ -4319,51 +4319,51 @@
       </c>
       <c r="B137" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E137" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="E138" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E139" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="1" t="s">
         <v>292</v>