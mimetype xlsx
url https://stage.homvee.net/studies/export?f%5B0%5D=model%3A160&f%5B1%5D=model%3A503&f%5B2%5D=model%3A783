--- v0 (2025-10-22)
+++ v1 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="893">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090248</t>
   </si>
   <si>
     <t>Abdulaziz, N. A. (2022). The impact of Texas HIPPY on school readiness and academic achievement: Optimal full propensity score analysis approach. Early Childhood Education Journal, 50(6), 925-935.</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
@@ -239,50 +239,59 @@
   <si>
     <t>WWHV081568</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081569</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 3). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081560</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program: Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV080469</t>
   </si>
   <si>
     <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+  </si>
+  <si>
     <t>WWHV062804</t>
   </si>
   <si>
     <t>Baugh, E., Ballard, S. M., Tyndall, L., Littlewood, K., &amp; Nolan, M. (2015). Balancing work and family: A pilot evaluation of an evidence-based parenting education program. Families in Society, 96(3), 195–202.</t>
   </si>
   <si>
     <t>WWHV062830</t>
   </si>
   <si>
     <t>Baumann, A. A., Powell, B. J., Kohl, P. L., Tabak, R. G., Penalba, V., Proctor, E. K., . . . Cabassa, L. J. (2015). Cultural adaptation and implementation of evidence-based parent-training: A systematic review and critique of guiding evidence. Children and Youth Services Review, 53, 113–120.</t>
   </si>
   <si>
     <t>WWHV063422</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV069395</t>
   </si>
   <si>
     <t>Baumel, A., &amp; Faber, K. (2018). Evaluating triple P online: A digital parent training program for child behavior problems. Cognitive and Behavioral Practice, 25(4), 538–543.</t>
   </si>
   <si>
     <t>WWHV016084</t>
@@ -323,50 +332,63 @@
   <si>
     <t>WWHV014201</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  7. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
   </si>
   <si>
     <t>WWHV016072</t>
   </si>
   <si>
     <t>Black, M. M., &amp; Powell, D. (2005). Year One HIPPY AmeriCorps evaluation: Parent involvement in literacy activities and children’s receptive vocabulary development. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016075</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2006). Year Two HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016076</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2007). Year Three HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV042378</t>
   </si>
   <si>
     <t>Bor, W., Sanders, M. R., &amp; Markie-Dadds, C. (2002). The effects of Triple P Positive Parenting Program on preschool children with co-occurring disruptive behavior and Attentional/Hyperactive difficulties. Journal of Abnormal Child Psychology, 30(6), 571-587.</t>
   </si>
   <si>
     <t>WWHV042661</t>
   </si>
   <si>
     <t>Boyle, C. L. (2012). An analysis of training, generalization, and maintenance effects of enhanced primary care Triple P for parents of preschool-age children with disruptive behavior. (Doctoral dissertation). Proquest Dissertations and Theses. (3490827)</t>
   </si>
   <si>
     <t>WWHV062701</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R.J., Shapiro, C., &amp; Whitaker, D.J. (2015). Erratum: “An analysis of training, generalization, and maintenance effects of primary care Triple P for parents of preschool-aged children with disruptive behavior.” Child Psychiatry &amp; Human Development, 46(5), 820.</t>
   </si>
   <si>
     <t>WWHV062711</t>
   </si>
   <si>
     <t>WWHV034109</t>
   </si>
   <si>
     <t>Boyle, C. L., Sanders, M. R., Lutzker, J. R., Prinz, R. J., Shapiro, C., &amp; Whitaker, D. J. (2010). An analysis of training, generalization, and maintenance effects of Primary Care Triple P for parents of preschool-aged children with disruptive behavior. Child Psychiatry &amp; Human Development, 41(1), 114-131.</t>
@@ -545,50 +567,56 @@
   <si>
     <t>WWHV063806</t>
   </si>
   <si>
     <t>Clarke, S. A., Calam, R., Morawska, A., &amp; Sanders, M. (2015). Erratum: "Developing web‐based Triple P ‘Positive Parenting Programme’for families of children with asthma." Child: Care, Health and Development, 40(4), 492–497.</t>
   </si>
   <si>
     <t>WWHV062832</t>
   </si>
   <si>
     <t>Clarke, S. A., Calam, R., Morawska, A., &amp; Sanders, M. (2014). Developing web‐based Triple P Positive Parenting Programme for families of children with asthma. Child: Care, Health and Development, 40(4), 492-497.</t>
   </si>
   <si>
     <t>WWHV063497</t>
   </si>
   <si>
     <t>Clarke, S. A., Calam, R., Morawska, A., &amp; Sanders, M. (2015). Erratum: "Developing web‐based Triple P Positive Parenting Programme for families of children with asthma.” Child: Care, Health and Development, 41(3), 503.</t>
   </si>
   <si>
     <t>WWHV069359</t>
   </si>
   <si>
     <t>Clay, A. L. (2018). Population-level implementation of Triple P: Practitioner-reported organizational barriers and facilitators to use (Doctoral dissertation). Retrieved from https://repository.lib.ncsu.edu/handle/1840.20/35061</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV060012</t>
   </si>
   <si>
     <t>Coates, D., Phelan, R., Heap, J., &amp; Howe, D. (2017). “Being in a group with others who have mental illness makes all the difference”: The views and experiences of parents who attended a mental health parenting program. Children and Youth Services Review, 78, 104–111.</t>
   </si>
   <si>
     <t>WWHV063431</t>
   </si>
   <si>
     <t>Cobham, V. E., Filus, A., &amp; Sanders, M. R. (2017). Working with parents to treat anxiety-disordered children: A proof of concept RCT evaluating Fear-less Triple P. Behaviour Research and Therapy, 95, 128–138.</t>
   </si>
   <si>
     <t>WWHV063044</t>
   </si>
   <si>
     <t>Cohen, B. E., Ateah, C. A., Chartier, M. J., DeCoteau, M. A., Harris, E., &amp; Serwonka, K. (2016). Report of an equity-focused health impact assessment of a proposed universal parenting program in Manitoba. Canadian Journal of Public Health, 107(1), e112–e118.</t>
   </si>
   <si>
     <t>WWHV063081</t>
   </si>
   <si>
     <t>Colditz, P., Sanders, M. R., Boyd, R., Pritchard, M., Gray, P., O’Callaghan, M. J., . . .  Evans, T. (2015). Prem Baby Triple P: A randomised controlled trial of enhanced parenting capacity to improve developmental outcomes in preterm infants. BMC Pediatrics, 15(1), 15.</t>
   </si>
   <si>
     <t>WWHV094849</t>
@@ -875,80 +903,92 @@
   <si>
     <t>WWHV016071</t>
   </si>
   <si>
     <t>Godfrey, C. (2006). Responses to an early childhood educational intervention with disadvantaged families: An exploratory study. Unpublished doctoral dissertation.  University of Victoria, Australia.</t>
   </si>
   <si>
     <t>WWHV081557</t>
   </si>
   <si>
     <t>Gumpel, T. (2003). The use of item response theory to develop a measure of first grade readiness. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV063055</t>
   </si>
   <si>
     <t>Guo, M., Morawska, A., &amp; Sanders, M. R. (2016). A randomized controlled trial of group triple P with Chinese parents in Mainland China. Behavior Modification, 40(6), 825–851.</t>
   </si>
   <si>
     <t>WWHV041467</t>
   </si>
   <si>
     <t>Haggerty, K. P., McGlynn-Wright, A., &amp; Klima, T. (2013). Promising parenting programmes for reducing adolescent problem behaviours. Journal of Children’s Services, 8(4), 229-243.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV063779</t>
   </si>
   <si>
     <t>Hampel, O. A., Hasmann, R., Hasmann, S. E., Holl, R. W., Karpinski, N., Boehm, R., . . .  Petermann, F. (2015). Psychological care of families with developmentally retarded or disabled children. Comparison between routine treatment with or without Stepping Stones Triple P parenting group training. Monatsschrift Kinderheilkunde, 163(11), 1160–1166.</t>
   </si>
   <si>
     <t>WWHV063709</t>
   </si>
   <si>
     <t>Hampel, O. A., Hasmann, R., Karpinski, N., Gießelmann, L.-S., Hasmann, S. E., Hubig, C., . . . Petermann, F. (2017). Stepping Stones Triple P: Long-term effects of the Stepping-Stones-SPC-Multicentre Study. Monatsschrift fur Kinderheilkunde, 165(6), 495–501.</t>
   </si>
   <si>
     <t>WWHV042352</t>
   </si>
   <si>
     <t>Hartung, D., &amp; Hahlweg, K. (2010). Strengthening parent well-being at the work–family interface: A German trial on workplace Triple P. Journal of Community &amp; Applied Social Psychology, 20(5), 404-418.</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV067454</t>
   </si>
   <si>
     <t>Haskett, M. E., Armstrong, J., Neal, S. C., &amp; Aldianto, K. (2018). Perceptions of Triple P-Positive Parenting Program seminars among parents experiencing homelessness. Journal of Child and Family Studies, 27(6), 1957–1967.</t>
   </si>
   <si>
     <t>WWHV042639</t>
   </si>
   <si>
     <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of workplace Triple P. School Mental Health, 5(2), 70-82.</t>
   </si>
   <si>
     <t>WWHV063531</t>
   </si>
   <si>
     <t>Haslam, D. M., Sanders, M. R., &amp; Sofronoff, K. (2013). Reducing work and family conflict in teachers: A randomised controlled trial of Workplace Triple P. School Mental Health, 5(2), 70–82.</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV016070</t>
@@ -1004,50 +1044,56 @@
   <si>
     <t>WWHV094834</t>
   </si>
   <si>
     <t>Holmes, V. R. (2019). Supporting school readiness through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Texas Maternal, Infant and Early Childhood Home Visiting (MIECHV) Programs in HISD, 2018-2019 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV093926</t>
   </si>
   <si>
     <t>Holmes, V. R. (2020). Improving school readiness during the coronavirus pandemic through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Department of Family and Protective Services Texas Home Visiting Grant, 2019-2020 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV094835</t>
   </si>
   <si>
     <t>Holmes, V. R. (2021). Investigating current performance trends and academic persistence from prekindergarten to first grade of HISD HIPPY Students, 2020-2021 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV063052</t>
   </si>
   <si>
     <t>Hopman, M., De Winter, M., &amp; Koops, W. (2013). Values and youth care interventions: The case of Triple P. British Journal of Social Work, 44(6), 1526–1544.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV063461</t>
   </si>
   <si>
     <t>Ionutiu, R. D. (2016). The effectiveness of a positive parenting program-results of a preliminary study in a Romanian sample. Cognitie, Creier, Comportament, 20(3).</t>
   </si>
   <si>
     <t>WWHV069408</t>
   </si>
   <si>
     <t>Iskander, J. M., Rakestraw, H. M., Morris, A. T., Wildman, B. G., &amp; Duby, J. C. (2018). Group Triple P and child unintentional injury risk: A pilot study. Children’s Health Care, 47(4), 452–466.</t>
   </si>
   <si>
     <t>WWHV081565</t>
   </si>
   <si>
     <t>Jacobson, A. L. (2003). Evaluating HIPPY in Texas: Process and progress. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 17).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV014626</t>
   </si>
   <si>
     <t>Jacobson, A. L., &amp; Ramisetty-Mikler, S. (2000). The HIPPYCORPS initiative: Getting things done. 1999-2000 annual program evaluation report. Dallas, TX: Texas HIPPY Center, System Center at Dallas, Texas.</t>
   </si>
   <si>
     <t>WWHV014311</t>
@@ -1064,50 +1110,68 @@
   <si>
     <t>WWHV063326</t>
   </si>
   <si>
     <t>Jones, S., Calam, R., Sanders, M., Diggle, P. J., Dempsey, R., &amp; Sadhnani, V. (2014). A pilot web based positive parenting intervention to help bipolar parents to improve perceived parenting skills and child outcomes. Behavioural and Cognitive Psychotherapy, 42(3), 283–296.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV063816</t>
   </si>
   <si>
     <t>Kamp-Becker, I., Becker, K., &amp; Petermann, U. (2014). Elternarbeit und elterntraining. Kindheit und Entwicklung.</t>
   </si>
   <si>
     <t>WWHV063518</t>
   </si>
   <si>
     <t>Kamp-Becker, I., Becker, K., &amp; Petermann, U. (2015). Elternarbeit und elterntraining. Kindheit und Entwicklung: Zeitschrift fur Klinische Kinderpsychologie, 24(1), 1–5.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV067490</t>
   </si>
   <si>
     <t>Keown, L. J., Sanders, M. R., Franke, N., &amp; Shepherd, M. (2018). Te Whānau Pou Toru: a randomized controlled trial (RCT) of a culturally adapted low-intensity variant of the Triple P-Positive Parenting Program for indigenous Māori families in New Zealand. Prevention Science, 19(7) 954–965.</t>
   </si>
   <si>
     <t>WWHV016089</t>
   </si>
   <si>
     <t>Kershaw, P. (2008). Care identity and inclusion project: Investigating the links between private time and social inclusion. In-progress research. Human Early Learning Partnership (HELP). British Columbia: Vancouver.</t>
   </si>
   <si>
     <t>WWHV081558</t>
   </si>
   <si>
     <t>Kfir, D., &amp; Elroy, I. (2003). Preschool children in the HATAF and HIPPY programs: Feedback from preschool teachers. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 7).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV043103</t>
   </si>
   <si>
     <t>Kirby, J. N., &amp; Sanders, M. R. (2013). Using a behavioural family intervention to produce a three-generational benefit on family outcomes: A case report. Behaviour Change, 30(4), 249-261.</t>
   </si>
   <si>
     <t>WWHV042542</t>
@@ -1130,86 +1194,98 @@
   <si>
     <t>WWHV063571</t>
   </si>
   <si>
     <t>Kliem, S., Aurin, S. S., &amp; Kröger, C. (2014). Zur Wirksamkeit des adoleszenzspezifischen Elterntrainings Group Teen Triple P [Efficacy of a positive parenting program for parents of teenagers: A randomized controlled trial]. Kindheit und Entwicklung, 23(3), 184–193.</t>
   </si>
   <si>
     <t>WWHV063807</t>
   </si>
   <si>
     <t>Kliem, S., Foran, H., &amp; Hahlweg, K. (2015). Lässt sich körperliche Bestrafung durch ein Elterntraining reduzieren? Ergebnisse einer 3-Jahres-Längsschnittuntersuchung [Can corporal punishment be reduced by parent training? Results of a 3-year longitudinal study]. Kindheit und Entwicklung, 24(1), 37–46.</t>
   </si>
   <si>
     <t>WWHV062848</t>
   </si>
   <si>
     <t>Kohl, P. L., &amp; Seay, K. D. (2015). Engaging African American fathers in behavioral parent training: To adapt or not adapt. Best Practices in Mental Health, 11(1), 54.</t>
   </si>
   <si>
     <t>WWHV094836</t>
   </si>
   <si>
     <t>Koop, J., Holliday, D., Mathews, B. L., Namaste, J., Alt, R., &amp; Biel, C. H. (2022). Efficacy of a peer‐based in‐home education program in improving social‐emotional outcomes of parents and children. Infant Mental Health Journal, 43(5), 783–796.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV063759</t>
   </si>
   <si>
     <t>Kuschel, A., Granic, M., Hahlweg, K., &amp; Hartung, D. (2016). «Nicht von schlechten Eltern!» Effekte einer therapieintegrierten Familienintervention [Children of mentally ill parents. Effects of a therapy-integrated family intervention]. Verhaltenstherapie, 26(2), 83–91.</t>
   </si>
   <si>
     <t>WWHV056631</t>
   </si>
   <si>
     <t>Kyzer, A., Whiteside-Mansell, L., McKelvey, L., &amp; Swindle, T. (2016). Supporting family engagement in home visiting with the Family Map Inventories. Infants &amp; Young Children, 29(1), 37–52. https://doi.org/10.1097/IYC.0000000000000051</t>
   </si>
   <si>
     <t>WWHV069393</t>
   </si>
   <si>
     <t>Lanier, P., Dunnigan, A., &amp; Kohl, P. L. (2018). Impact of Pathways Triple P on pediatric health-related quality of life in maltreated children. Journal of Developmental &amp; Behavioral Pediatrics, 39(9), 701–708.</t>
   </si>
   <si>
     <t>WWHV081550</t>
   </si>
   <si>
     <t>Le Mare, L. (2003). Understanding HIPPY in the context of contemporary perspectives on development, risk, and intervention. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 9).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV016132</t>
   </si>
   <si>
     <t>Le Mare, L., &amp; Audet, K.  (2003). The Vancouver HIPPY project: Preliminary evaluation findings from a multicultural  program. In M. Westheimer (Ed.), Parents  making a difference: International research on the Home Instruction for Parents  of Preschool Youngsters (HIPPY) program (pp. 169-177 ). Jerusalem, Israel:  Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081559</t>
   </si>
   <si>
     <t>Le Mare, L. &amp; Audet, K. (2003). The Vancouver HIPPY project: Preliminary findings from a multicultural program. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV042191</t>
   </si>
   <si>
     <t>Leung, C., Sanders, M. R., Ip, F., &amp; Lau, J. (2006). Implementation of Triple P-Positive Parenting Program in Hong Kong: Predictors of programme completion and clinical outcomes. Journal of Children’s Services, 1(2), 4-17.</t>
   </si>
   <si>
     <t>WWHV042034</t>
   </si>
   <si>
     <t>Leung, C., Sanders, M. R., Leung, S., Mak, R., &amp; Lau, J. (2003). An outcome evaluation of the implementation of the Triple P-Positive Parenting Program in Hong Kong. Family Process, 42(4), 531-544.</t>
   </si>
   <si>
     <t>WWHV042271</t>
   </si>
   <si>
     <t>Lewis, J. (2011). Parenting programmes in England: Policy development and implementation issues, 2005–2010. Journal of Social Welfare &amp; Family Law, 33(2), 107-121.</t>
   </si>
   <si>
     <t>WWHV062536</t>
   </si>
   <si>
     <t>Lewis, E. M., Feely, M., Seay, K. D., Fedoravicis, N., &amp; Kohl, P. L. (2016). Child welfare involved parents and Pathways Triple P: perceptions of program acceptability and appropriateness. Journal of Child and Family Studies, 25(12), 3760–3770.</t>
   </si>
   <si>
     <t>WWHV063449</t>
@@ -1226,50 +1302,56 @@
   <si>
     <t>WWHV062203</t>
   </si>
   <si>
     <t>Lopez, A., &amp; Bernstein, J. (2016). Parent Possible 2016 HIPPY evaluation. OMNI Institute.</t>
   </si>
   <si>
     <t>WWHV063269</t>
   </si>
   <si>
     <t>Love, S. M., Sanders, M. R., Turner, K. M., Maurange, M., Knott, T., Prinz, R., . . . Ainsworth, A. T. (2016). Social media and gamification: Engaging vulnerable parents in an online evidence-based parenting program. Child Abuse &amp; Neglect, 53, 95–107.</t>
   </si>
   <si>
     <t>WWHV080687</t>
   </si>
   <si>
     <t>Lovejoy, M., &amp; Westheimer, M. (1993). Voices from the field: A case study of one inner-city HIPPY program. National Council of Jewish Women.</t>
   </si>
   <si>
     <t>WWHV063687</t>
   </si>
   <si>
     <t>Macdonald, W. (2014). The role of positive emotions within parenting interventions as part of therapeutic change (Doctoral dissertation, The University of Manchester). Retrieved from https://ethos.bl.uk/OrderDetails.do?uin=uk.bl.ethos.603175</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV063722</t>
   </si>
   <si>
     <t>Marryat, L., Thompson, L., &amp; Wilson, P. (2017). No evidence of whole population mental health impact of the Triple P parenting programme: Findings from a routine dataset. BMC Pediatrics, 17(1), 40.</t>
   </si>
   <si>
     <t>WWHV027969</t>
   </si>
   <si>
     <t>Martinez-Cantu, V.  (2010). Final Report of 2009-2010: Home Instruction for Parents of  Preschool Youngsters (HIPPY) program. EA10-178-2. Dallas, TX: Department of  Evaluation and Accountability, Dallas Independent School District.</t>
   </si>
   <si>
     <t>WWHV042341</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. (2009). Socio-ecological predictor model of parental intention to participate in Triple P-Positive Parenting Program. Journal of Child &amp; Family Studies, 18(3), 274-283.</t>
   </si>
   <si>
     <t>WWHV063500</t>
   </si>
   <si>
     <t>Matsumoto, Y., Sofronoff, K., &amp; Sanders, M. R. (2009). Socio-ecological predictor model of parental intention to participate in Triple P-Positive Parenting Program. Journal of Child and Family Studies, 18(3), 274–283.</t>
   </si>
   <si>
     <t>WWHV042215</t>
@@ -1478,62 +1560,104 @@
   <si>
     <t>WWHV028218</t>
   </si>
   <si>
     <t>Nievar, A. M., &amp; Ramisetty-Mikler, S. Parenting and child health: A study of low-income Latino and African American  families. Unpublished manuscript. University of North Texas Health Science Center.</t>
   </si>
   <si>
     <t>WWHV041989</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child and Family Psychology Review, 11(3), 114-144.</t>
   </si>
   <si>
     <t>WWHV041990</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child &amp; Family Psychology Review, 11(3), 114-144.</t>
   </si>
   <si>
     <t>WWHV068888</t>
   </si>
   <si>
     <t>Nowak, C., &amp; Heinrichs, N. (2008). A comprehensive meta-analysis of Triple P-Positive Parenting Program using hierarchical linear modeling: Effectiveness and moderating variables. Clinical Child and Family Psychology Review, 11(3), 114.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV069411</t>
   </si>
   <si>
     <t>Ozbek, A., Gencer, O., &amp; Mustan, A. T. (2018). Which parents dropout from an evidence-based parenting programme (Triple-P) at CAMHS? Comparison of programme-completing and dropout parents. Clinical Child Psychology and Psychiatry, 1-14.</t>
   </si>
   <si>
     <t>WWHV067264</t>
   </si>
   <si>
     <t>Özyurt, G., Dinsever, C., Caliskan, Z., &amp; Evgin, D. (2018). Can positive parenting program (Triple P) be useful to prevent child maltreatment? Indian Journal of Psychiatry, 60(3), 286.</t>
   </si>
   <si>
     <t>WWHV067321</t>
   </si>
   <si>
     <t>Özyurt, G., Dinsever, Ç., Çalişkan, Z., &amp; Evgin, D. (2018). Effects of Triple P on Digital Technological Device Use in Preschool Children. Journal of Child and Family Studies, 27(1), 280–289.</t>
   </si>
   <si>
     <t>WWHV062902</t>
   </si>
   <si>
     <t>Özyurt, G., Gencer, Ö., Öztürk, Y., &amp; Özbek, A. (2016). Is triple P positive parenting program effective on anxious children and their parents? 4th month follow up results. Journal of Child and Family Studies, 25(5), 1646–1655.</t>
   </si>
   <si>
     <t>WWHV063307</t>
@@ -1559,50 +1683,56 @@
   <si>
     <t>WWHV080698</t>
   </si>
   <si>
     <t>Palmer, L. L. (2016). Parental engagement: Stakeholders’ perceptions of the impact on student academic achievement (Publication No. 1832953488) [Doctoral dissertation, Keiser University]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV063360</t>
   </si>
   <si>
     <t>Palmer, M. L., Henderson, M., Sanders, M. R., Keown, L. J., &amp; White, J. (2015). Erratum: “Study protocol: Evaluation of a parenting and stress management programme: A randomised controlled trial of Triple P Discussion Groups and Stress Control.” BMC Public Health, 15(1), 256.</t>
   </si>
   <si>
     <t>WWHV068919</t>
   </si>
   <si>
     <t>Palmer, M. L., Keown, L. J., Sanders, M. R., &amp; Henderson, M. (2018). Enhancing outcomes of low-intensity parenting groups through sufficient exemplar training: A randomized control trial. Child Psychiatry and Human Development, 1–16.</t>
   </si>
   <si>
     <t>WWHV041590</t>
   </si>
   <si>
     <t>Panjwani, S. (2013). Parenting interventions to promote child health. Pediatrics and Child Health, published online ahead of print.</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV087249</t>
   </si>
   <si>
     <t>Payne, T., Joseph, R. A., Yampolskaya, S., &amp; Vatalaro, A. (2020). Florida HIPPY parents successfully prepare their children for kindergarten. Early Childhood Research Quarterly, 53(4), 650-657. </t>
   </si>
   <si>
     <t>WWHV063318</t>
   </si>
   <si>
     <t>Pazderka, H., Prinz, R. J., Heidebrecht, T., Wiebe, S., Benzies, K., Hosan, N., . . .  Tough, S. (2017). Testing the PAX Good Behavior Game with and without school-based parenting support: Study description and practical challenges. International Journal of Mental Health Promotion, 19(4), 173–188.</t>
   </si>
   <si>
     <t>WWHV025768</t>
   </si>
   <si>
     <t>Petra, M., &amp; Kohl, P. (2010). Pathways Triple P and the child welfare system: A promising fit. Children and Youth Services Review, 32(4), 611-618.</t>
   </si>
   <si>
     <t>WWHV050342</t>
@@ -1787,50 +1917,56 @@
   <si>
     <t>Salmon, K., Dittman, C., Sanders, M., Burson, R., &amp; Hammington, J. (2014). Does adding an emotion component enhance the Triple P− Positive Parenting Program? Journal of Family Psychology, 28(2), 244.</t>
   </si>
   <si>
     <t>WWHV063681</t>
   </si>
   <si>
     <t>Sampaio, F. (2016). Prevention and treatment of externalizing behaviour problems in children through parenting interventions: An application of health economic methods (Doctoral dissertation, Acta Universitatis Upsaliensis). Retrieved from http://www.diva-portal.org/smash/get/diva2:915262/FULLTEXT01.pdf</t>
   </si>
   <si>
     <t>WWHV063421</t>
   </si>
   <si>
     <t>Sampaio, F., Barendregt, J. J., Feldman, I., Lee, Y. Y., Sawyer, M. G., Dadds, M. R., . . . Mihalopoulos, C. (2018). Population cost-effectiveness of the triple P parenting programme for the treatment of conduct disorder: An economic modelling study. European Child &amp; Adolescent Psychiatry, 27(7), 933–944.</t>
   </si>
   <si>
     <t>WWHV069400</t>
   </si>
   <si>
     <t>WWHV063021</t>
   </si>
   <si>
     <t>Sampaio, F., Sarkadi, A., Salari, R., Zethraeus, N., &amp; Feldman, I. (2015). Cost and effects of a universal parenting programme delivered to parents of preschoolers. The European Journal of Public Health, 25(6), 1035–1042.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV014537</t>
   </si>
   <si>
     <t>Sanders, M. R. (1980). The effects of parent self-recording and home feedback in systematic parent training. The Exceptional Child, 27(1), 63-71.</t>
   </si>
   <si>
     <t>WWHV014539</t>
   </si>
   <si>
     <t>Sanders, M. R. (1982). The effects of instructions, feedback and cueing procedures in behavioural parent training. Australian Journal of Psychology, 34(1), 53-69. </t>
   </si>
   <si>
     <t>WWHV043926</t>
   </si>
   <si>
     <t>Sanders, M. R. (1982). The effects of instructions, feedback and cueing procedures in behavioural parent training. Australian Journal of Psychology, 34(1), 53–69. (Study 2 of 2)</t>
   </si>
   <si>
     <t>WWHV043928</t>
   </si>
   <si>
     <t>Sanders, M. R. (1982). The generalization of parent responding to community settings: The effects of instructions, plus feedback, and self-management training. Behavioural and Cognitive Psychotherapy, 10(03), 273-287.</t>
   </si>
   <si>
     <t>WWHV042438</t>
@@ -2160,50 +2296,56 @@
     <t>WWHV062823</t>
   </si>
   <si>
     <t>Silverstein, M., Hironaka, L. K., Walter, H. J., Feinberg, E., Sandler, J., Pellicer, M., . . .  Cabral, H. (2015). Collaborative care for children with ADHD symptoms: A randomized comparative effectiveness trial. Pediatrics, 135(4), e858–e867.</t>
   </si>
   <si>
     <t>WWHV063460</t>
   </si>
   <si>
     <t>Smallegange, E. S., Hermanns, J. M. A., &amp; Oort, F. J. (2016). Evaluating the effectiveness of combining Home-Start and Triple P parenting support in the Netherlands. Children and Youth Services Review, 68, 178–186.</t>
   </si>
   <si>
     <t>WWHV063315</t>
   </si>
   <si>
     <t>Smith, P. B., Brown, J., Feldgaier, S., &amp; Lee, C. M. (2016). Supporting parenting to promote children’s social and emotional well-being. Canadian Journal of Community Mental Health, 34(4), 129–142.</t>
   </si>
   <si>
     <t>WWHV063046</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV042121</t>
   </si>
   <si>
     <t>Spijkers, W., Jansen, D. E., de Meer, G., &amp; Reijneveld, S. A. (2010). Effectiveness of a parenting programme in a public health setting: a randomised controlled trial of the Positive Parenting Programme (Triple P) level 3 versus care as usual provided by the preventive child healthcare (PCH). BMC Public Health, 10(1), 131.</t>
   </si>
   <si>
     <t>WWHV063812</t>
   </si>
   <si>
     <t>Sprenger, L., Becker, K., Heinzel-Gutenbrunner, M., Mingebach, T., Otterbach, S., Peters, M., &amp; Kamp-Becker, I. (2015). Ist das „Stepping-Stones/Triple P”-Elterntraining eine sinnvolle, ergänzende Intervention in der Behandlung von Kindern mit Autismus-Spektrum-Störungen? [Is the ‘Stepping Stones/Triple P’-Parenting Program a reasonable, additional intervention in the treatment of children with an autism spectrum disorder?] Kindheit und Entwicklung, 24(1), 28–36.</t>
   </si>
   <si>
     <t>WWHV063519</t>
   </si>
   <si>
     <t>WWHV068879</t>
   </si>
@@ -2897,51 +3039,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E426"/>
+  <dimension ref="A1:E449"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3464,6737 +3606,7128 @@
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
       <c r="D32" t="s">
         <v>46</v>
       </c>
       <c r="E32">
         <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>12</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B39" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B40" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>12</v>
       </c>
       <c r="E40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B41" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>12</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>12</v>
       </c>
       <c r="E42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B43" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>12</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B44" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>12</v>
       </c>
       <c r="E44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B45" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
         <v>12</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B46" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>12</v>
       </c>
       <c r="E46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B47" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>12</v>
       </c>
       <c r="E47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B48" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>12</v>
       </c>
       <c r="E48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B49" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D49" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E49">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B50" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D50" t="s">
         <v>12</v>
       </c>
       <c r="E50">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B51" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>12</v>
       </c>
       <c r="E51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B52" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E52">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B53" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>12</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B54" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>12</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B55" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C55" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>46</v>
       </c>
       <c r="E55">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C56" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B57" t="s">
         <v>120</v>
       </c>
       <c r="C57" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>12</v>
       </c>
       <c r="E57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B58" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B59" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C59" t="s">
         <v>7</v>
       </c>
       <c r="D59" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B60" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C60" t="s">
         <v>7</v>
       </c>
       <c r="D60" t="s">
         <v>12</v>
       </c>
       <c r="E60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B61" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>12</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B62" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C62" t="s">
         <v>7</v>
       </c>
       <c r="D62" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B63" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C63" t="s">
         <v>7</v>
       </c>
       <c r="D63" t="s">
         <v>12</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B64" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C64" t="s">
         <v>7</v>
       </c>
       <c r="D64" t="s">
         <v>12</v>
       </c>
       <c r="E64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B65" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C65" t="s">
         <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B66" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C66" t="s">
         <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>12</v>
       </c>
       <c r="E66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B67" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C67" t="s">
         <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B68" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>7</v>
       </c>
       <c r="D68" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E68">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B69" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C69" t="s">
         <v>7</v>
       </c>
       <c r="D69" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B70" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
       <c r="D70" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B71" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D71" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E71">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B72" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B73" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B74" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>12</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B75" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>12</v>
       </c>
       <c r="E75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B76" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B77" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C77" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B78" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>12</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B79" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>12</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B80" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B81" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>12</v>
       </c>
       <c r="E81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B82" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>12</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B83" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>12</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B84" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>12</v>
       </c>
       <c r="E84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B85" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>12</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B86" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>12</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B87" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>12</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B88" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>12</v>
       </c>
       <c r="E88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B89" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C89" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D89" t="s">
         <v>12</v>
       </c>
       <c r="E89">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B90" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C90" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>12</v>
       </c>
       <c r="E90">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B91" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>12</v>
       </c>
       <c r="E91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B92" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>12</v>
       </c>
       <c r="E92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B93" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C93" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>12</v>
       </c>
       <c r="E93">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>194</v>
       </c>
       <c r="B94" t="s">
         <v>195</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
         <v>12</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>196</v>
       </c>
       <c r="B95" t="s">
         <v>197</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>12</v>
       </c>
       <c r="E95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>198</v>
       </c>
       <c r="B96" t="s">
         <v>199</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>12</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>200</v>
       </c>
       <c r="B97" t="s">
         <v>201</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D97" t="s">
         <v>12</v>
       </c>
       <c r="E97">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B98" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
         <v>12</v>
       </c>
       <c r="E98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B99" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
         <v>12</v>
       </c>
       <c r="E99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B100" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>12</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B101" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C101" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D101" t="s">
         <v>12</v>
       </c>
       <c r="E101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B102" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C102" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
         <v>12</v>
       </c>
       <c r="E102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B103" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>12</v>
       </c>
       <c r="E103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B104" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>12</v>
       </c>
       <c r="E104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B105" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C105" t="s">
         <v>7</v>
       </c>
       <c r="D105" t="s">
         <v>12</v>
       </c>
       <c r="E105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B106" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C106" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
         <v>12</v>
       </c>
       <c r="E106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B107" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>12</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B108" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
         <v>12</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B109" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C109" t="s">
         <v>7</v>
       </c>
       <c r="D109" t="s">
         <v>12</v>
       </c>
       <c r="E109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B110" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>12</v>
       </c>
       <c r="E110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B111" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>12</v>
       </c>
       <c r="E111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B112" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>12</v>
       </c>
       <c r="E112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B113" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
         <v>12</v>
       </c>
       <c r="E113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B114" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>12</v>
       </c>
       <c r="E114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B115" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>12</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B116" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>12</v>
       </c>
       <c r="E116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B117" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>12</v>
       </c>
       <c r="E117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B118" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
         <v>12</v>
       </c>
       <c r="E118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B119" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>12</v>
       </c>
       <c r="E119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B120" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
         <v>12</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B121" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
         <v>12</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B122" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
         <v>12</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B123" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
         <v>12</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B124" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C124" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
         <v>12</v>
       </c>
       <c r="E124">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B125" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>12</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B126" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
         <v>12</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B127" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D127" t="s">
         <v>12</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B128" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C128" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D128" t="s">
         <v>12</v>
       </c>
       <c r="E128">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B129" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>12</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B130" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>12</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B131" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C131" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B132" t="s">
         <v>270</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
         <v>12</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B133" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
         <v>12</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B134" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C134" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
         <v>12</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B135" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C135" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D135" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B136" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
         <v>12</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B137" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
         <v>12</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B138" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C138" t="s">
         <v>7</v>
       </c>
       <c r="D138" t="s">
         <v>12</v>
       </c>
       <c r="E138">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B139" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
         <v>12</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B140" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>12</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B141" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C141" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
         <v>12</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B142" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C142" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
         <v>12</v>
       </c>
       <c r="E142">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B143" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
         <v>12</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B144" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C144" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
       <c r="E144">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
+        <v>296</v>
+      </c>
+      <c r="B145" t="s">
         <v>297</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D145" t="s">
         <v>12</v>
       </c>
       <c r="E145">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
+        <v>298</v>
+      </c>
+      <c r="B146" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>12</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
+        <v>300</v>
+      </c>
+      <c r="B147" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
         <v>12</v>
       </c>
       <c r="E147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
+        <v>302</v>
+      </c>
+      <c r="B148" t="s">
         <v>303</v>
       </c>
-      <c r="B148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C148" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>12</v>
       </c>
       <c r="E148">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
+        <v>304</v>
+      </c>
+      <c r="B149" t="s">
         <v>305</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C149" t="s">
+        <v>77</v>
+      </c>
+      <c r="D149" t="s">
         <v>306</v>
       </c>
-      <c r="C149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E149">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>307</v>
       </c>
       <c r="B150" t="s">
         <v>308</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D150" t="s">
-        <v>12</v>
+        <v>309</v>
       </c>
       <c r="E150">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B151" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
         <v>12</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B152" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
         <v>12</v>
       </c>
       <c r="E152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B153" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>12</v>
       </c>
       <c r="E153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B154" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C154" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D154" t="s">
         <v>12</v>
       </c>
       <c r="E154">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B155" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C155" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D155" t="s">
         <v>12</v>
       </c>
       <c r="E155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="B156" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>12</v>
       </c>
       <c r="E156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B157" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
         <v>12</v>
       </c>
       <c r="E157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B158" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C158" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
         <v>12</v>
       </c>
       <c r="E158">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B159" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C159" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
         <v>12</v>
       </c>
       <c r="E159">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B160" t="s">
         <v>327</v>
       </c>
       <c r="C160" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E160">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B161" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>12</v>
       </c>
       <c r="E161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B162" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
         <v>12</v>
       </c>
       <c r="E162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B163" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
         <v>12</v>
       </c>
       <c r="E163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B164" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C164" t="s">
         <v>7</v>
       </c>
       <c r="D164" t="s">
         <v>12</v>
       </c>
       <c r="E164">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B165" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C165" t="s">
         <v>7</v>
       </c>
       <c r="D165" t="s">
         <v>12</v>
       </c>
       <c r="E165">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B166" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C166" t="s">
         <v>7</v>
       </c>
       <c r="D166" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E166">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B167" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C167" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B168" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C168" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D168" t="s">
         <v>12</v>
       </c>
       <c r="E168">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B169" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C169" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E169">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B170" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
         <v>12</v>
       </c>
       <c r="E170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="B171" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C171" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
         <v>12</v>
       </c>
       <c r="E171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B172" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C172" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
         <v>12</v>
       </c>
       <c r="E172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B173" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C173" t="s">
         <v>7</v>
       </c>
       <c r="D173" t="s">
         <v>12</v>
       </c>
       <c r="E173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B174" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C174" t="s">
         <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B175" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
         <v>12</v>
       </c>
       <c r="E175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B176" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C176" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D176" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E176">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B177" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
         <v>12</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B178" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
         <v>12</v>
       </c>
       <c r="E178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B179" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C179" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D179" t="s">
         <v>12</v>
       </c>
       <c r="E179">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B180" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C180" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D180" t="s">
         <v>12</v>
       </c>
       <c r="E180">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B181" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C181" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D181" t="s">
         <v>12</v>
       </c>
       <c r="E181">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B182" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C182" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D182" t="s">
         <v>12</v>
       </c>
       <c r="E182">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B183" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C183" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D183" t="s">
         <v>12</v>
       </c>
       <c r="E183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B184" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C184" t="s">
         <v>7</v>
       </c>
       <c r="D184" t="s">
         <v>12</v>
       </c>
       <c r="E184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B185" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>12</v>
       </c>
       <c r="E185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B186" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C186" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D186" t="s">
         <v>12</v>
       </c>
       <c r="E186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B187" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C187" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B188" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C188" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D188" t="s">
         <v>12</v>
       </c>
       <c r="E188">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B189" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
         <v>12</v>
       </c>
       <c r="E189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B190" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
         <v>12</v>
       </c>
       <c r="E190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B191" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
         <v>12</v>
       </c>
       <c r="E191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B192" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C192" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D192" t="s">
         <v>12</v>
       </c>
       <c r="E192">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B193" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C193" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D193" t="s">
         <v>12</v>
       </c>
       <c r="E193">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B194" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
         <v>12</v>
       </c>
       <c r="E194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B195" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C195" t="s">
         <v>7</v>
       </c>
       <c r="D195" t="s">
         <v>12</v>
       </c>
       <c r="E195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B196" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
         <v>12</v>
       </c>
       <c r="E196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B197" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C197" t="s">
         <v>7</v>
       </c>
       <c r="D197" t="s">
         <v>12</v>
       </c>
       <c r="E197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B198" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C198" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D198" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B199" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C199" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D199" t="s">
         <v>12</v>
       </c>
       <c r="E199">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B200" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C200" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D200" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E200">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B201" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
         <v>12</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B202" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
         <v>12</v>
       </c>
       <c r="E202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B203" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
         <v>12</v>
       </c>
       <c r="E203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B204" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
         <v>12</v>
       </c>
       <c r="E204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B205" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
         <v>12</v>
       </c>
       <c r="E205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B206" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
         <v>12</v>
       </c>
       <c r="E206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B207" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C207" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D207" t="s">
         <v>12</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B208" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
         <v>12</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B209" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C209" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D209" t="s">
         <v>12</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B210" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
         <v>12</v>
       </c>
       <c r="E210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B211" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C211" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D211" t="s">
         <v>12</v>
       </c>
       <c r="E211">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B212" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
         <v>12</v>
       </c>
       <c r="E212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B213" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C213" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D213" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B214" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
         <v>12</v>
       </c>
       <c r="E214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B215" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
         <v>12</v>
       </c>
       <c r="E215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B216" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
         <v>12</v>
       </c>
       <c r="E216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B217" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
         <v>12</v>
       </c>
       <c r="E217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B218" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
         <v>12</v>
       </c>
       <c r="E218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B219" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
         <v>12</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B220" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
         <v>12</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B221" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
         <v>12</v>
       </c>
       <c r="E221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B222" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
         <v>12</v>
       </c>
       <c r="E222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B223" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
         <v>12</v>
       </c>
       <c r="E223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B224" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
         <v>12</v>
       </c>
       <c r="E224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B225" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
         <v>12</v>
       </c>
       <c r="E225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B226" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
         <v>12</v>
       </c>
       <c r="E226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B227" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
         <v>12</v>
       </c>
       <c r="E227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="B228" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C228" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D228" t="s">
         <v>12</v>
       </c>
       <c r="E228">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B229" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C229" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B230" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C230" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
       <c r="E230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B231" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="C231" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E231">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B232" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C232" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="B233" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C233" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D233" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="B234" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="C234" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D234" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B235" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C235" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D235" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B236" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C236" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D236" t="s">
         <v>12</v>
       </c>
       <c r="E236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="B237" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C237" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D237" t="s">
         <v>12</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="B238" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C238" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D238" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B239" t="s">
         <v>483</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239" t="s">
         <v>12</v>
       </c>
       <c r="E239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B240" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C240" t="s">
         <v>11</v>
       </c>
       <c r="D240" t="s">
         <v>12</v>
       </c>
       <c r="E240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B241" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C241" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D241" t="s">
         <v>12</v>
       </c>
       <c r="E241">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B242" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C242" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D242" t="s">
-        <v>296</v>
+        <v>46</v>
       </c>
       <c r="E242">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B243" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C243" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D243" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E243">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B244" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C244" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D244" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E244">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B245" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C245" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D245" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B246" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C246" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D246" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B247" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C247" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D247" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B248" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C248" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D248" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B249" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C249" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D249" t="s">
         <v>12</v>
       </c>
       <c r="E249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B250" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C250" t="s">
         <v>7</v>
       </c>
       <c r="D250" t="s">
         <v>12</v>
       </c>
       <c r="E250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B251" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C251" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D251" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B252" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C252" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D252" t="s">
         <v>12</v>
       </c>
       <c r="E252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B253" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C253" t="s">
         <v>11</v>
       </c>
       <c r="D253" t="s">
         <v>12</v>
       </c>
       <c r="E253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B254" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C254" t="s">
         <v>11</v>
       </c>
       <c r="D254" t="s">
         <v>12</v>
       </c>
       <c r="E254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B255" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C255" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D255" t="s">
         <v>12</v>
       </c>
       <c r="E255">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B256" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C256" t="s">
-        <v>295</v>
+        <v>77</v>
       </c>
       <c r="D256" t="s">
-        <v>296</v>
+        <v>41</v>
       </c>
       <c r="E256">
         <v>2</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B257" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C257" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D257" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E257">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B258" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C258" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D258" t="s">
-        <v>12</v>
+        <v>309</v>
       </c>
       <c r="E258">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B259" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C259" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D259" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="E259">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B260" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C260" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D260" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="E260">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B261" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C261" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D261" t="s">
-        <v>12</v>
+        <v>309</v>
       </c>
       <c r="E261">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B262" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C262" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D262" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="E262">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B263" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C263" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D263" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E263">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B264" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C264" t="s">
         <v>11</v>
       </c>
       <c r="D264" t="s">
         <v>12</v>
       </c>
       <c r="E264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B265" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265" t="s">
         <v>12</v>
       </c>
       <c r="E265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B266" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C266" t="s">
         <v>11</v>
       </c>
       <c r="D266" t="s">
         <v>12</v>
       </c>
       <c r="E266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B267" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C267" t="s">
         <v>11</v>
       </c>
       <c r="D267" t="s">
         <v>12</v>
       </c>
       <c r="E267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B268" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268" t="s">
         <v>12</v>
       </c>
       <c r="E268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B269" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
         <v>12</v>
       </c>
       <c r="E269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B270" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C270" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D270" t="s">
         <v>12</v>
       </c>
       <c r="E270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B271" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271" t="s">
         <v>12</v>
       </c>
       <c r="E271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B272" t="s">
-        <v>541</v>
+        <v>549</v>
       </c>
       <c r="C272" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D272" t="s">
         <v>12</v>
       </c>
       <c r="E272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="B273" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273" t="s">
         <v>12</v>
       </c>
       <c r="E273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="B274" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274" t="s">
         <v>12</v>
       </c>
       <c r="E274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B275" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C275" t="s">
         <v>11</v>
       </c>
       <c r="D275" t="s">
         <v>12</v>
       </c>
       <c r="E275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B276" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C276" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D276" t="s">
-        <v>12</v>
+        <v>309</v>
       </c>
       <c r="E276">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="B277" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C277" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D277" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="E277">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="B278" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="C278" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D278" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E278">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B279" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279" t="s">
         <v>12</v>
       </c>
       <c r="E279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="B280" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="C280" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D280" t="s">
         <v>12</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="B281" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="C281" t="s">
         <v>11</v>
       </c>
       <c r="D281" t="s">
         <v>12</v>
       </c>
       <c r="E281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B282" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C282" t="s">
         <v>11</v>
       </c>
       <c r="D282" t="s">
         <v>12</v>
       </c>
       <c r="E282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="B283" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="C283" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D283" t="s">
         <v>12</v>
       </c>
       <c r="E283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B284" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C284" t="s">
         <v>11</v>
       </c>
       <c r="D284" t="s">
         <v>12</v>
       </c>
       <c r="E284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B285" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C285" t="s">
         <v>11</v>
       </c>
       <c r="D285" t="s">
         <v>12</v>
       </c>
       <c r="E285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B286" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C286" t="s">
         <v>11</v>
       </c>
       <c r="D286" t="s">
         <v>12</v>
       </c>
       <c r="E286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="B287" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C287" t="s">
         <v>11</v>
       </c>
       <c r="D287" t="s">
         <v>12</v>
       </c>
       <c r="E287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B288" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C288" t="s">
         <v>11</v>
       </c>
       <c r="D288" t="s">
         <v>12</v>
       </c>
       <c r="E288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B289" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="C289" t="s">
         <v>11</v>
       </c>
       <c r="D289" t="s">
         <v>12</v>
       </c>
       <c r="E289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="B290" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="C290" t="s">
         <v>11</v>
       </c>
       <c r="D290" t="s">
         <v>12</v>
       </c>
       <c r="E290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="B291" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="C291" t="s">
         <v>11</v>
       </c>
       <c r="D291" t="s">
         <v>12</v>
       </c>
       <c r="E291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="B292" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C292" t="s">
         <v>11</v>
       </c>
       <c r="D292" t="s">
         <v>12</v>
       </c>
       <c r="E292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
+        <v>588</v>
+      </c>
+      <c r="B293" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="C293" t="s">
         <v>11</v>
       </c>
       <c r="D293" t="s">
         <v>12</v>
       </c>
       <c r="E293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B294" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C294" t="s">
         <v>11</v>
       </c>
       <c r="D294" t="s">
         <v>12</v>
       </c>
       <c r="E294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B295" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="C295" t="s">
         <v>11</v>
       </c>
       <c r="D295" t="s">
         <v>12</v>
       </c>
       <c r="E295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B296" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C296" t="s">
         <v>11</v>
       </c>
       <c r="D296" t="s">
         <v>12</v>
       </c>
       <c r="E296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="B297" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
         <v>12</v>
       </c>
       <c r="E297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B298" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C298" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D298" t="s">
         <v>12</v>
       </c>
       <c r="E298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="B299" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
         <v>12</v>
       </c>
       <c r="E299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="B300" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C300" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
         <v>12</v>
       </c>
       <c r="E300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B301" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C301" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D301" t="s">
         <v>12</v>
       </c>
       <c r="E301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="B302" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="C302" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
         <v>12</v>
       </c>
       <c r="E302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="B303" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C303" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
         <v>12</v>
       </c>
       <c r="E303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="B304" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="C304" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D304" t="s">
         <v>12</v>
       </c>
       <c r="E304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B305" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
         <v>12</v>
       </c>
       <c r="E305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="B306" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
         <v>12</v>
       </c>
       <c r="E306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="B307" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
         <v>12</v>
       </c>
       <c r="E307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B308" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
         <v>12</v>
       </c>
       <c r="E308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="B309" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
         <v>12</v>
       </c>
       <c r="E309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="B310" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
         <v>12</v>
       </c>
       <c r="E310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="B311" t="s">
         <v>620</v>
       </c>
       <c r="C311" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
         <v>12</v>
       </c>
       <c r="E311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B312" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="C312" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
         <v>12</v>
       </c>
       <c r="E312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="B313" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
         <v>12</v>
       </c>
       <c r="E313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="B314" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C314" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="D314" t="s">
         <v>12</v>
       </c>
       <c r="E314">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="B315" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C315" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
         <v>12</v>
       </c>
       <c r="E315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B316" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C316" t="s">
         <v>11</v>
       </c>
       <c r="D316" t="s">
         <v>12</v>
       </c>
       <c r="E316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="B317" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="C317" t="s">
         <v>11</v>
       </c>
       <c r="D317" t="s">
         <v>12</v>
       </c>
       <c r="E317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B318" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C318" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="D318" t="s">
         <v>12</v>
       </c>
       <c r="E318">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B319" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C319" t="s">
         <v>11</v>
       </c>
       <c r="D319" t="s">
         <v>12</v>
       </c>
       <c r="E319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="B320" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="C320" t="s">
         <v>11</v>
       </c>
       <c r="D320" t="s">
         <v>12</v>
       </c>
       <c r="E320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B321" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C321" t="s">
         <v>11</v>
       </c>
       <c r="D321" t="s">
         <v>12</v>
       </c>
       <c r="E321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B322" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C322" t="s">
         <v>11</v>
       </c>
       <c r="D322" t="s">
         <v>12</v>
       </c>
       <c r="E322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="B323" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C323" t="s">
         <v>11</v>
       </c>
       <c r="D323" t="s">
         <v>12</v>
       </c>
       <c r="E323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B324" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C324" t="s">
         <v>11</v>
       </c>
       <c r="D324" t="s">
         <v>12</v>
       </c>
       <c r="E324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B325" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C325" t="s">
         <v>11</v>
       </c>
       <c r="D325" t="s">
         <v>12</v>
       </c>
       <c r="E325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="B326" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="C326" t="s">
-        <v>193</v>
+        <v>11</v>
       </c>
       <c r="D326" t="s">
         <v>12</v>
       </c>
       <c r="E326">
-        <v>2.3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B327" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C327" t="s">
         <v>11</v>
       </c>
       <c r="D327" t="s">
         <v>12</v>
       </c>
       <c r="E327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B328" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="C328" t="s">
         <v>11</v>
       </c>
       <c r="D328" t="s">
         <v>12</v>
       </c>
       <c r="E328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="B329" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C329" t="s">
         <v>11</v>
       </c>
       <c r="D329" t="s">
         <v>12</v>
       </c>
       <c r="E329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B330" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C330" t="s">
         <v>11</v>
       </c>
       <c r="D330" t="s">
         <v>12</v>
       </c>
       <c r="E330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B331" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C331" t="s">
         <v>11</v>
       </c>
       <c r="D331" t="s">
         <v>12</v>
       </c>
       <c r="E331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B332" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C332" t="s">
         <v>11</v>
       </c>
       <c r="D332" t="s">
         <v>12</v>
       </c>
       <c r="E332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B333" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C333" t="s">
         <v>11</v>
       </c>
       <c r="D333" t="s">
         <v>12</v>
       </c>
       <c r="E333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B334" t="s">
         <v>665</v>
       </c>
       <c r="C334" t="s">
         <v>11</v>
       </c>
       <c r="D334" t="s">
         <v>12</v>
       </c>
       <c r="E334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="B335" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="C335" t="s">
         <v>11</v>
       </c>
       <c r="D335" t="s">
         <v>12</v>
       </c>
       <c r="E335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B336" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C336" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D336" t="s">
         <v>12</v>
       </c>
       <c r="E336">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B337" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C337" t="s">
         <v>11</v>
       </c>
       <c r="D337" t="s">
         <v>12</v>
       </c>
       <c r="E337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B338" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C338" t="s">
         <v>11</v>
       </c>
       <c r="D338" t="s">
         <v>12</v>
       </c>
       <c r="E338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="B339" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="C339" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D339" t="s">
         <v>12</v>
       </c>
       <c r="E339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B340" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="C340" t="s">
         <v>11</v>
       </c>
       <c r="D340" t="s">
         <v>12</v>
       </c>
       <c r="E340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="B341" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C341" t="s">
         <v>11</v>
       </c>
       <c r="D341" t="s">
         <v>12</v>
       </c>
       <c r="E341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B342" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C342" t="s">
         <v>11</v>
       </c>
       <c r="D342" t="s">
         <v>12</v>
       </c>
       <c r="E342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B343" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C343" t="s">
         <v>11</v>
       </c>
       <c r="D343" t="s">
         <v>12</v>
       </c>
       <c r="E343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="B344" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C344" t="s">
         <v>11</v>
       </c>
       <c r="D344" t="s">
         <v>12</v>
       </c>
       <c r="E344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B345" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C345" t="s">
         <v>11</v>
       </c>
       <c r="D345" t="s">
         <v>12</v>
       </c>
       <c r="E345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B346" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C346" t="s">
         <v>11</v>
       </c>
       <c r="D346" t="s">
         <v>12</v>
       </c>
       <c r="E346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="B347" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C347" t="s">
         <v>11</v>
       </c>
       <c r="D347" t="s">
         <v>12</v>
       </c>
       <c r="E347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B348" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C348" t="s">
-        <v>11</v>
+        <v>202</v>
       </c>
       <c r="D348" t="s">
         <v>12</v>
       </c>
       <c r="E348">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B349" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="C349" t="s">
         <v>11</v>
       </c>
       <c r="D349" t="s">
         <v>12</v>
       </c>
       <c r="E349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="B350" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C350" t="s">
         <v>11</v>
       </c>
       <c r="D350" t="s">
         <v>12</v>
       </c>
       <c r="E350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B351" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C351" t="s">
         <v>11</v>
       </c>
       <c r="D351" t="s">
         <v>12</v>
       </c>
       <c r="E351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B352" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C352" t="s">
         <v>11</v>
       </c>
       <c r="D352" t="s">
         <v>12</v>
       </c>
       <c r="E352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B353" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C353" t="s">
         <v>11</v>
       </c>
       <c r="D353" t="s">
         <v>12</v>
       </c>
       <c r="E353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B354" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C354" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D354" t="s">
         <v>12</v>
       </c>
       <c r="E354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B355" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C355" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D355" t="s">
         <v>12</v>
       </c>
       <c r="E355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B356" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C356" t="s">
         <v>11</v>
       </c>
       <c r="D356" t="s">
         <v>12</v>
       </c>
       <c r="E356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="B357" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C357" t="s">
         <v>11</v>
       </c>
       <c r="D357" t="s">
         <v>12</v>
       </c>
       <c r="E357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="B358" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="C358" t="s">
         <v>11</v>
       </c>
       <c r="D358" t="s">
         <v>12</v>
       </c>
       <c r="E358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B359" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C359" t="s">
         <v>11</v>
       </c>
       <c r="D359" t="s">
         <v>12</v>
       </c>
       <c r="E359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="B360" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="C360" t="s">
-        <v>295</v>
+        <v>11</v>
       </c>
       <c r="D360" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
       <c r="E360">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B361" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="C361" t="s">
-        <v>295</v>
+        <v>7</v>
       </c>
       <c r="D361" t="s">
-        <v>296</v>
+        <v>12</v>
       </c>
       <c r="E361">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B362" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="C362" t="s">
         <v>11</v>
       </c>
       <c r="D362" t="s">
         <v>12</v>
       </c>
       <c r="E362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="B363" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C363" t="s">
         <v>11</v>
       </c>
       <c r="D363" t="s">
         <v>12</v>
       </c>
       <c r="E363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="B364" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="C364" t="s">
         <v>11</v>
       </c>
       <c r="D364" t="s">
         <v>12</v>
       </c>
       <c r="E364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B365" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C365" t="s">
         <v>11</v>
       </c>
       <c r="D365" t="s">
         <v>12</v>
       </c>
       <c r="E365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="B366" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="C366" t="s">
         <v>11</v>
       </c>
       <c r="D366" t="s">
         <v>12</v>
       </c>
       <c r="E366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B367" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="C367" t="s">
         <v>11</v>
       </c>
       <c r="D367" t="s">
         <v>12</v>
       </c>
       <c r="E367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B368" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C368" t="s">
         <v>11</v>
       </c>
       <c r="D368" t="s">
         <v>12</v>
       </c>
       <c r="E368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="B369" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="C369" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D369" t="s">
         <v>12</v>
       </c>
       <c r="E369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="B370" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C370" t="s">
         <v>11</v>
       </c>
       <c r="D370" t="s">
         <v>12</v>
       </c>
       <c r="E370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="B371" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="C371" t="s">
         <v>11</v>
       </c>
       <c r="D371" t="s">
         <v>12</v>
       </c>
       <c r="E371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="B372" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="C372" t="s">
         <v>11</v>
       </c>
       <c r="D372" t="s">
         <v>12</v>
       </c>
       <c r="E372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="B373" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="C373" t="s">
         <v>11</v>
       </c>
       <c r="D373" t="s">
         <v>12</v>
       </c>
       <c r="E373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="B374" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="C374" t="s">
         <v>11</v>
       </c>
       <c r="D374" t="s">
         <v>12</v>
       </c>
       <c r="E374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="B375" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="C375" t="s">
         <v>11</v>
       </c>
       <c r="D375" t="s">
         <v>12</v>
       </c>
       <c r="E375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="B376" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="C376" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D376" t="s">
         <v>12</v>
       </c>
       <c r="E376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B377" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C377" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D377" t="s">
         <v>12</v>
       </c>
       <c r="E377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="B378" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="C378" t="s">
         <v>11</v>
       </c>
       <c r="D378" t="s">
         <v>12</v>
       </c>
       <c r="E378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B379" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="C379" t="s">
         <v>11</v>
       </c>
       <c r="D379" t="s">
         <v>12</v>
       </c>
       <c r="E379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B380" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C380" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D380" t="s">
         <v>12</v>
       </c>
       <c r="E380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="B381" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C381" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D381" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E381">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B382" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C382" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D382" t="s">
-        <v>12</v>
+        <v>306</v>
       </c>
       <c r="E382">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B383" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="C383" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D383" t="s">
         <v>12</v>
       </c>
       <c r="E383">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="B384" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C384" t="s">
-        <v>7</v>
+        <v>77</v>
       </c>
       <c r="D384" t="s">
-        <v>46</v>
+        <v>306</v>
       </c>
       <c r="E384">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B385" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C385" t="s">
         <v>11</v>
       </c>
       <c r="D385" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="E385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="B386" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C386" t="s">
         <v>11</v>
       </c>
       <c r="D386" t="s">
         <v>12</v>
       </c>
       <c r="E386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="B387" t="s">
         <v>768</v>
       </c>
       <c r="C387" t="s">
         <v>11</v>
       </c>
       <c r="D387" t="s">
         <v>12</v>
       </c>
       <c r="E387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B388" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C388" t="s">
         <v>11</v>
       </c>
       <c r="D388" t="s">
         <v>12</v>
       </c>
       <c r="E388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B389" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C389" t="s">
         <v>11</v>
       </c>
       <c r="D389" t="s">
         <v>12</v>
       </c>
       <c r="E389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="B390" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="C390" t="s">
         <v>11</v>
       </c>
       <c r="D390" t="s">
         <v>12</v>
       </c>
       <c r="E390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B391" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C391" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D391" t="s">
         <v>12</v>
       </c>
       <c r="E391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B392" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C392" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D392" t="s">
         <v>12</v>
       </c>
       <c r="E392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B393" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C393" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D393" t="s">
         <v>12</v>
       </c>
       <c r="E393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B394" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C394" t="s">
         <v>11</v>
       </c>
       <c r="D394" t="s">
         <v>12</v>
       </c>
       <c r="E394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B395" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C395" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D395" t="s">
         <v>12</v>
       </c>
       <c r="E395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B396" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C396" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D396" t="s">
         <v>12</v>
       </c>
       <c r="E396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B397" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C397" t="s">
         <v>11</v>
       </c>
       <c r="D397" t="s">
         <v>12</v>
       </c>
       <c r="E397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B398" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C398" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D398" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B399" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C399" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D399" t="s">
         <v>12</v>
       </c>
       <c r="E399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B400" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C400" t="s">
         <v>11</v>
       </c>
       <c r="D400" t="s">
         <v>12</v>
       </c>
       <c r="E400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B401" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C401" t="s">
         <v>11</v>
       </c>
       <c r="D401" t="s">
         <v>12</v>
       </c>
       <c r="E401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="B402" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C402" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D402" t="s">
         <v>12</v>
       </c>
       <c r="E402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B403" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C403" t="s">
         <v>7</v>
       </c>
       <c r="D403" t="s">
         <v>12</v>
       </c>
       <c r="E403">
         <v>1</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="B404" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C404" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D404" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E404">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="B405" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C405" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D405" t="s">
         <v>12</v>
       </c>
       <c r="E405">
         <v>1</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B406" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C406" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D406" t="s">
         <v>12</v>
       </c>
       <c r="E406">
         <v>1</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="B407" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C407" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D407" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E407">
         <v>1</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="B408" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C408" t="s">
         <v>11</v>
       </c>
       <c r="D408" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="E408">
         <v>1</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="B409" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C409" t="s">
         <v>11</v>
       </c>
       <c r="D409" t="s">
         <v>12</v>
       </c>
       <c r="E409">
         <v>1</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="B410" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C410" t="s">
         <v>11</v>
       </c>
       <c r="D410" t="s">
         <v>12</v>
       </c>
       <c r="E410">
         <v>1</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B411" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C411" t="s">
         <v>11</v>
       </c>
       <c r="D411" t="s">
         <v>12</v>
       </c>
       <c r="E411">
         <v>1</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="B412" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="C412" t="s">
         <v>11</v>
       </c>
       <c r="D412" t="s">
         <v>12</v>
       </c>
       <c r="E412">
         <v>1</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="B413" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C413" t="s">
         <v>11</v>
       </c>
       <c r="D413" t="s">
         <v>12</v>
       </c>
       <c r="E413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B414" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C414" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D414" t="s">
         <v>12</v>
       </c>
       <c r="E414">
         <v>1</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="B415" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C415" t="s">
         <v>11</v>
       </c>
       <c r="D415" t="s">
         <v>12</v>
       </c>
       <c r="E415">
         <v>1</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="B416" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="C416" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D416" t="s">
         <v>12</v>
       </c>
       <c r="E416">
         <v>1</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B417" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C417" t="s">
         <v>11</v>
       </c>
       <c r="D417" t="s">
         <v>12</v>
       </c>
       <c r="E417">
         <v>1</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="B418" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C418" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D418" t="s">
         <v>12</v>
       </c>
       <c r="E418">
         <v>1</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="B419" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="C419" t="s">
         <v>7</v>
       </c>
       <c r="D419" t="s">
         <v>12</v>
       </c>
       <c r="E419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="B420" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C420" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D420" t="s">
         <v>12</v>
       </c>
       <c r="E420">
         <v>1</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="B421" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="C421" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D421" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="E421">
         <v>1</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="B422" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="C422" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D422" t="s">
         <v>12</v>
       </c>
       <c r="E422">
         <v>1</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="B423" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C423" t="s">
         <v>11</v>
       </c>
       <c r="D423" t="s">
         <v>12</v>
       </c>
       <c r="E423">
         <v>1</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="B424" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="C424" t="s">
         <v>11</v>
       </c>
       <c r="D424" t="s">
         <v>12</v>
       </c>
       <c r="E424">
         <v>1</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B425" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="C425" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D425" t="s">
         <v>12</v>
       </c>
       <c r="E425">
         <v>1</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="B426" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="C426" t="s">
         <v>7</v>
       </c>
       <c r="D426" t="s">
+        <v>12</v>
+      </c>
+      <c r="E426">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" t="s">
+        <v>848</v>
+      </c>
+      <c r="B427" t="s">
+        <v>849</v>
+      </c>
+      <c r="C427" t="s">
+        <v>11</v>
+      </c>
+      <c r="D427" t="s">
+        <v>12</v>
+      </c>
+      <c r="E427">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
+      <c r="A428" t="s">
+        <v>850</v>
+      </c>
+      <c r="B428" t="s">
+        <v>851</v>
+      </c>
+      <c r="C428" t="s">
+        <v>11</v>
+      </c>
+      <c r="D428" t="s">
+        <v>12</v>
+      </c>
+      <c r="E428">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
+      <c r="A429" t="s">
+        <v>852</v>
+      </c>
+      <c r="B429" t="s">
+        <v>853</v>
+      </c>
+      <c r="C429" t="s">
+        <v>11</v>
+      </c>
+      <c r="D429" t="s">
+        <v>12</v>
+      </c>
+      <c r="E429">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
+      <c r="A430" t="s">
+        <v>854</v>
+      </c>
+      <c r="B430" t="s">
+        <v>855</v>
+      </c>
+      <c r="C430" t="s">
+        <v>11</v>
+      </c>
+      <c r="D430" t="s">
+        <v>12</v>
+      </c>
+      <c r="E430">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
+      <c r="A431" t="s">
+        <v>856</v>
+      </c>
+      <c r="B431" t="s">
+        <v>857</v>
+      </c>
+      <c r="C431" t="s">
+        <v>11</v>
+      </c>
+      <c r="D431" t="s">
+        <v>12</v>
+      </c>
+      <c r="E431">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
+      <c r="A432" t="s">
+        <v>858</v>
+      </c>
+      <c r="B432" t="s">
+        <v>859</v>
+      </c>
+      <c r="C432" t="s">
+        <v>11</v>
+      </c>
+      <c r="D432" t="s">
+        <v>12</v>
+      </c>
+      <c r="E432">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
+      <c r="A433" t="s">
+        <v>860</v>
+      </c>
+      <c r="B433" t="s">
+        <v>861</v>
+      </c>
+      <c r="C433" t="s">
+        <v>11</v>
+      </c>
+      <c r="D433" t="s">
+        <v>12</v>
+      </c>
+      <c r="E433">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
+      <c r="A434" t="s">
+        <v>862</v>
+      </c>
+      <c r="B434" t="s">
+        <v>863</v>
+      </c>
+      <c r="C434" t="s">
+        <v>11</v>
+      </c>
+      <c r="D434" t="s">
+        <v>12</v>
+      </c>
+      <c r="E434">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
+      <c r="A435" t="s">
+        <v>864</v>
+      </c>
+      <c r="B435" t="s">
+        <v>861</v>
+      </c>
+      <c r="C435" t="s">
+        <v>11</v>
+      </c>
+      <c r="D435" t="s">
+        <v>12</v>
+      </c>
+      <c r="E435">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
+      <c r="A436" t="s">
+        <v>865</v>
+      </c>
+      <c r="B436" t="s">
+        <v>866</v>
+      </c>
+      <c r="C436" t="s">
+        <v>11</v>
+      </c>
+      <c r="D436" t="s">
+        <v>12</v>
+      </c>
+      <c r="E436">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
+      <c r="A437" t="s">
+        <v>867</v>
+      </c>
+      <c r="B437" t="s">
+        <v>868</v>
+      </c>
+      <c r="C437" t="s">
+        <v>11</v>
+      </c>
+      <c r="D437" t="s">
+        <v>12</v>
+      </c>
+      <c r="E437">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" t="s">
+        <v>869</v>
+      </c>
+      <c r="B438" t="s">
+        <v>870</v>
+      </c>
+      <c r="C438" t="s">
+        <v>11</v>
+      </c>
+      <c r="D438" t="s">
+        <v>12</v>
+      </c>
+      <c r="E438">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" t="s">
+        <v>871</v>
+      </c>
+      <c r="B439" t="s">
+        <v>872</v>
+      </c>
+      <c r="C439" t="s">
+        <v>11</v>
+      </c>
+      <c r="D439" t="s">
+        <v>12</v>
+      </c>
+      <c r="E439">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" t="s">
+        <v>873</v>
+      </c>
+      <c r="B440" t="s">
+        <v>874</v>
+      </c>
+      <c r="C440" t="s">
+        <v>11</v>
+      </c>
+      <c r="D440" t="s">
+        <v>12</v>
+      </c>
+      <c r="E440">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" t="s">
+        <v>875</v>
+      </c>
+      <c r="B441" t="s">
+        <v>876</v>
+      </c>
+      <c r="C441" t="s">
+        <v>11</v>
+      </c>
+      <c r="D441" t="s">
+        <v>12</v>
+      </c>
+      <c r="E441">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" t="s">
+        <v>877</v>
+      </c>
+      <c r="B442" t="s">
+        <v>878</v>
+      </c>
+      <c r="C442" t="s">
+        <v>7</v>
+      </c>
+      <c r="D442" t="s">
+        <v>12</v>
+      </c>
+      <c r="E442">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" t="s">
+        <v>879</v>
+      </c>
+      <c r="B443" t="s">
+        <v>880</v>
+      </c>
+      <c r="C443" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443" t="s">
+        <v>12</v>
+      </c>
+      <c r="E443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" t="s">
+        <v>881</v>
+      </c>
+      <c r="B444" t="s">
+        <v>882</v>
+      </c>
+      <c r="C444" t="s">
+        <v>11</v>
+      </c>
+      <c r="D444" t="s">
+        <v>12</v>
+      </c>
+      <c r="E444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" t="s">
+        <v>883</v>
+      </c>
+      <c r="B445" t="s">
+        <v>884</v>
+      </c>
+      <c r="C445" t="s">
+        <v>11</v>
+      </c>
+      <c r="D445" t="s">
+        <v>12</v>
+      </c>
+      <c r="E445">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" t="s">
+        <v>885</v>
+      </c>
+      <c r="B446" t="s">
+        <v>886</v>
+      </c>
+      <c r="C446" t="s">
+        <v>11</v>
+      </c>
+      <c r="D446" t="s">
+        <v>12</v>
+      </c>
+      <c r="E446">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" t="s">
+        <v>887</v>
+      </c>
+      <c r="B447" t="s">
+        <v>888</v>
+      </c>
+      <c r="C447" t="s">
+        <v>11</v>
+      </c>
+      <c r="D447" t="s">
+        <v>12</v>
+      </c>
+      <c r="E447">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" t="s">
+        <v>889</v>
+      </c>
+      <c r="B448" t="s">
+        <v>890</v>
+      </c>
+      <c r="C448" t="s">
+        <v>11</v>
+      </c>
+      <c r="D448" t="s">
+        <v>12</v>
+      </c>
+      <c r="E448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:5">
+      <c r="A449" t="s">
+        <v>891</v>
+      </c>
+      <c r="B449" t="s">
+        <v>892</v>
+      </c>
+      <c r="C449" t="s">
+        <v>7</v>
+      </c>
+      <c r="D449" t="s">
         <v>41</v>
       </c>
-      <c r="E426">
+      <c r="E449">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>