--- v0 (2025-10-16)
+++ v1 (2026-06-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090248</t>
   </si>
   <si>
     <t>Abdulaziz, N. A. (2022). The impact of Texas HIPPY on school readiness and academic achievement: Optimal full propensity score analysis approach. Early Childhood Education Journal, 50(6), 925-935.</t>
   </si>
   <si>
     <t>Home Instruction for Parents of Preschool Youngsters (HIPPY)®</t>
   </si>
   <si>
@@ -158,92 +158,114 @@
   <si>
     <t>WWHV081568</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 2). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081569</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). A promising start: An evaluation of the HIPPY program in New Zealand (Study 3). In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081560</t>
   </si>
   <si>
     <t>BarHava-Monteith, G., Harre, N., &amp; Field, J. (2003). An evaluation of a HIPPY early intervention program: Can parents benefit too? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 5).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV080469</t>
   </si>
   <si>
     <t>Barnett, T., Roost, F. D., &amp; McEachran, J. (2012). Evaluating the effectiveness of the Home Interaction Program for Parents and Youngsters (HIPPY). Family Matters, 91, 27–37.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV016084</t>
   </si>
   <si>
     <t>Beatch, M. (2006).  Taking ownership: The implementation of a non-Aboriginal early education program for on-reserve children. Unpublished master’s thesis, Simon Fraser University,  Burnaby, B.C. Canada.</t>
   </si>
   <si>
     <t>WWHV080681</t>
   </si>
   <si>
     <t>Beatch, M., &amp; Le Mare, L. (2007). Taking ownership: The implementation of a non-Aboriginal early education programme for on-reserve children. Australian Journal of Indigenous Education, 36, 77–87.</t>
   </si>
   <si>
     <t>WWHV014200</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  6. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
   </si>
   <si>
     <t>WWHV014201</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2005). Florida HIPPY research brief  7. Tampa, FL: University of South Florida, Louis de la Parte Florida Mental Health Institute, Department of Child &amp; Family Studies.</t>
   </si>
   <si>
     <t>WWHV016072</t>
   </si>
   <si>
     <t>Black, M. M., &amp; Powell, D. (2005). Year One HIPPY AmeriCorps evaluation: Parent involvement in literacy activities and children’s receptive vocabulary development. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016075</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2006). Year Two HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
     <t>WWHV016076</t>
   </si>
   <si>
     <t>Black, M., &amp; Powell, D. (2007). Year Three HIPPY AmeriCorps evaluation: Children’s receptive vocabulary development, parental involvement in literacy activities for first-year parents, and additional benefits for second-year HIPPY parents. Tampa, FL: University of South Florida, Department of Child and Family Studies.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV006104</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B.  (2002). The impact of the Home Instructional Program for Preschool Youngsters  (HIPPY) on school performance in 3rd and 6th grades. Early Education and Development, 13(3), 301–311.</t>
   </si>
   <si>
     <t>WWHV081552</t>
   </si>
   <si>
     <t>Bradley, R. H., &amp; Gilkey, B. (2003). The impact of HIPPY on school performance in third and sixth grades. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 4).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081567</t>
   </si>
   <si>
     <t>Bredekamp, S. (2003). Principles of child development, learning, and partnerships: Where does the HIPPY program fit? In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 2).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV016081</t>
   </si>
   <si>
     <t>O’Brien, T. (2007). Colorado HIPPY evaluation: Early childhood home observation for the measurement of the environment. Denver, CO: University of Colorado at Denver, Center for Educational Policy Analysis.</t>
   </si>
   <si>
     <t>WWHV016066</t>
@@ -296,50 +318,56 @@
   <si>
     <t>WWHV094848</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Jain, P. (2022). Satisfaction of Latina Mothers with Supports Received during HIPPY Program Participation. School Community Journal, 32(2), 273-294.</t>
   </si>
   <si>
     <t>WWHV044320</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2014). School performance in elementary, middle, and high school: A comparison of children based on HIPPY participation during the preschool years. School Community Journal, 24(2), 83–106.</t>
   </si>
   <si>
     <t>WWHV060331</t>
   </si>
   <si>
     <t>Brown, A. L., &amp; Lee, J. (2017). Evaluating the efficacy of children participating in Home Instruction for Parents of Preschool Youngsters and Head Start. Journal of Early Childhood Research, 15(1), 61–72. https://doi.org/10.1177/1476718X15577006</t>
   </si>
   <si>
     <t>WWHV080702</t>
   </si>
   <si>
     <t>Cates, K. K. (1995). Early intervention of at-risk children: Effects on academic performance (Publication No. 304169333) [Doctoral dissertation, University of Arkansas]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV094849</t>
   </si>
   <si>
     <t>Connolly, J., &amp; Mallett, S. (2020). Changing children’s trajectories: results of the HIPPY Longitudinal Study. Brotherhood of St Laurence.</t>
   </si>
   <si>
     <t>WWHV016135</t>
   </si>
   <si>
     <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (pp. 305-321). Jerusalem, Israel: Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081566</t>
   </si>
   <si>
     <t>Dean, S., Leung, C., Gilley, T., &amp; Grady, J. (2003). HIPPY implementation and research in Australia: Progress and prospect. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 18).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081564</t>
   </si>
   <si>
     <t>Deuel, L.-L. S., Lindsey, M., &amp; Rampersad, D. (2003). The Florida HIPPY recipe for research. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 16).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV080579</t>
@@ -362,176 +390,230 @@
   <si>
     <t>WWHV016069</t>
   </si>
   <si>
     <t>Garcia, M. (2006). The impact of HIPPY on reading, math  and language achievement of Hispanic English language learners. Unpublished doctoral dissertation, University of North  Texas, Denton.</t>
   </si>
   <si>
     <t>WWHV016086</t>
   </si>
   <si>
     <t>Geib, V. (2009). Niedrigschwellige Familienbildungsprogramme für Familien mit igrationshintergrund: Ein Überblick über innovative Angebote der Elternbildung und frühkindlichen Förderung mit einer empirischen Analyse des Hausbesuchsprogramms HIPPY [Low-threshold family programs for families with migration background: An overview of innovative offers for parental education and early childhood support including an empirical analysis of the home education program HIPPY]. Unpublished doctoral dissertation, Wuerzburg-Schweinfurt University of Applied Sciences, Germany.</t>
   </si>
   <si>
     <t>WWHV016071</t>
   </si>
   <si>
     <t>Godfrey, C. (2006). Responses to an early childhood educational intervention with disadvantaged families: An exploratory study. Unpublished doctoral dissertation.  University of Victoria, Australia.</t>
   </si>
   <si>
     <t>WWHV081557</t>
   </si>
   <si>
     <t>Gumpel, T. (2003). The use of item response theory to develop a measure of first grade readiness. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV016070</t>
   </si>
   <si>
     <t>Haviland, M., Orr, L., &amp; Longbottom, S. (2004). HIPPY La Perouse: An evaluation report.  LaPerouse, Australia.</t>
   </si>
   <si>
     <t>WWHV094834</t>
   </si>
   <si>
     <t>Holmes, V. R. (2019). Supporting school readiness through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Texas Maternal, Infant and Early Childhood Home Visiting (MIECHV) Programs in HISD, 2018-2019 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV093926</t>
   </si>
   <si>
     <t>Holmes, V. R. (2020). Improving school readiness during the coronavirus pandemic through Home Instruction for Parents of Preschool Youngsters (HIPPY) and the Department of Family and Protective Services Texas Home Visiting Grant, 2019-2020 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
     <t>WWHV094835</t>
   </si>
   <si>
     <t>Holmes, V. R. (2021). Investigating current performance trends and academic persistence from prekindergarten to first grade of HISD HIPPY Students, 2020-2021 (Research Educational Program Report). Houston Independent School District.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV081565</t>
   </si>
   <si>
     <t>Jacobson, A. L. (2003). Evaluating HIPPY in Texas: Process and progress. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 17).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV014626</t>
   </si>
   <si>
     <t>Jacobson, A. L., &amp; Ramisetty-Mikler, S. (2000). The HIPPYCORPS initiative: Getting things done. 1999-2000 annual program evaluation report. Dallas, TX: Texas HIPPY Center, System Center at Dallas, Texas.</t>
   </si>
   <si>
     <t>WWHV014311</t>
   </si>
   <si>
     <t>Johnson, K. (2009). State-based home visiting: Strengthening programs through state leadership. New York: National Center for Children in Poverty. </t>
   </si>
   <si>
     <t>WWHV029488</t>
   </si>
   <si>
     <t>Johnson, U. Y., Martinez-Cantu, V., Jacobson, A. L., and Weir, C. (2012). The home instruction for parents of preschool youngsters program’s relationship with mother and school outcomes. Early Education and Development, 23(5), 713–727.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV016089</t>
   </si>
   <si>
     <t>Kershaw, P. (2008). Care identity and inclusion project: Investigating the links between private time and social inclusion. In-progress research. Human Early Learning Partnership (HELP). British Columbia: Vancouver.</t>
   </si>
   <si>
     <t>WWHV081558</t>
   </si>
   <si>
     <t>Kfir, D., &amp; Elroy, I. (2003). Preschool children in the HATAF and HIPPY programs: Feedback from preschool teachers. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 7).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV094836</t>
   </si>
   <si>
     <t>Koop, J., Holliday, D., Mathews, B. L., Namaste, J., Alt, R., &amp; Biel, C. H. (2022). Efficacy of a peer‐based in‐home education program in improving social‐emotional outcomes of parents and children. Infant Mental Health Journal, 43(5), 783–796.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV056631</t>
   </si>
   <si>
     <t>Kyzer, A., Whiteside-Mansell, L., McKelvey, L., &amp; Swindle, T. (2016). Supporting family engagement in home visiting with the Family Map Inventories. Infants &amp; Young Children, 29(1), 37–52. https://doi.org/10.1097/IYC.0000000000000051</t>
   </si>
   <si>
     <t>WWHV081550</t>
   </si>
   <si>
     <t>Le Mare, L. (2003). Understanding HIPPY in the context of contemporary perspectives on development, risk, and intervention. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 9).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV016132</t>
   </si>
   <si>
     <t>Le Mare, L., &amp; Audet, K.  (2003). The Vancouver HIPPY project: Preliminary evaluation findings from a multicultural  program. In M. Westheimer (Ed.), Parents  making a difference: International research on the Home Instruction for Parents  of Preschool Youngsters (HIPPY) program (pp. 169-177 ). Jerusalem, Israel:  Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV081559</t>
   </si>
   <si>
     <t>Le Mare, L. &amp; Audet, K. (2003). The Vancouver HIPPY project: Preliminary findings from a multicultural program. In M. Westheimer (Eds.), Parents making a difference: International research on the home instruction for parents of preschool youngsters (HIPPY) program. The Hebrew University Magnes Press.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV062203</t>
   </si>
   <si>
     <t>Lopez, A., &amp; Bernstein, J. (2016). Parent Possible 2016 HIPPY evaluation. OMNI Institute.</t>
   </si>
   <si>
     <t>WWHV080687</t>
   </si>
   <si>
     <t>Lovejoy, M., &amp; Westheimer, M. (1993). Voices from the field: A case study of one inner-city HIPPY program. National Council of Jewish Women.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV027969</t>
   </si>
   <si>
     <t>Martinez-Cantu, V.  (2010). Final Report of 2009-2010: Home Instruction for Parents of  Preschool Youngsters (HIPPY) program. EA10-178-2. Dallas, TX: Department of  Evaluation and Accountability, Dallas Independent School District.</t>
   </si>
   <si>
     <t>WWHV087312</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2019). The effects of the Home Instruction for Parents of Preschool Youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research. Advance online publication. https://doi.org/10.1080/01488376.2019.1656144</t>
   </si>
   <si>
     <t>WWHV076600</t>
   </si>
   <si>
     <t>Nathans, L., Nievar, A., &amp; Tucker, M. (2020). The effects of the home instruction for parents of preschool youngsters program on Latino parenting using propensity score analysis. Journal of Social Service Research, 46(5), 726–739.</t>
   </si>
   <si>
     <t>WWHV012661</t>
   </si>
   <si>
     <t>Necoechea, D. M. (2007). Children at-risk for poor school readiness: The  effect of an early intervention home visiting program on children and parents. Dissertation Abstracts International Section  A: Humanities and Social Sciences, 68 (6-A), 2311.  (Dissertation Abstract: 2007-99230-512)</t>
   </si>
   <si>
     <t>WWHV038787</t>
@@ -560,126 +642,186 @@
   <si>
     <t>WWHV003756</t>
   </si>
   <si>
     <t>Nievar, A. M. , Jacobson, A.,  &amp; Dier, S. (2008). Home visiting for  at-risk preschoolers: A successful model for Latino families.  Paper presented at the Annual Conference of  the National Council on Family Relations, Little Rock, AR.</t>
   </si>
   <si>
     <t>WWHV016073</t>
   </si>
   <si>
     <t>Nievar, A., &amp; Martinez-Cantu, V. (2009) Intervention in early childhood: Links to school success. Paper presented at the annual meeting of the American Educational Research Association, San Diego, CA.</t>
   </si>
   <si>
     <t>WWHV080678</t>
   </si>
   <si>
     <t>Nievar, M. A., &amp; Ramisetty-Mikler, S. (2011, March 17). Parenting and child health: A study of low-income Hispanic and African American families [Paper presentation]. International Conference on Parent Education and Parenting, Denton, TX.</t>
   </si>
   <si>
     <t>WWHV028218</t>
   </si>
   <si>
     <t>Nievar, A. M., &amp; Ramisetty-Mikler, S. Parenting and child health: A study of low-income Latino and African American  families. Unpublished manuscript. University of North Texas Health Science Center.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV016064</t>
   </si>
   <si>
     <t>Pacific Research &amp; Evaluation. (n.d.). Pacific research study. Portland, OR.</t>
   </si>
   <si>
     <t>WWHV080698</t>
   </si>
   <si>
     <t>Palmer, L. L. (2016). Parental engagement: Stakeholders’ perceptions of the impact on student academic achievement (Publication No. 1832953488) [Doctoral dissertation, Keiser University]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV087249</t>
   </si>
   <si>
     <t>Payne, T., Joseph, R. A., Yampolskaya, S., &amp; Vatalaro, A. (2020). Florida HIPPY parents successfully prepare their children for kindergarten. Early Childhood Research Quarterly, 53(4), 650-657. </t>
   </si>
   <si>
     <t>WWHV081563</t>
   </si>
   <si>
     <t>Rebello Britto, P. &amp; Brooks-Gunn, J. (2003). HIPPY program’s influence on establishing home-school partnerships and enhancing children’s school readiness. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 15).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV016083</t>
   </si>
   <si>
     <t>Reinhold, D. (2007). Integration von migrantenkindern – sprachprogramme im vergleich [Integration of migrant children – comparison of language programs]. Unpublished doctoral dissertation, Otto-Friedrich-Universität Bamberg, Bamberg, Germany.</t>
   </si>
   <si>
     <t>WWHV081555</t>
   </si>
   <si>
     <t>Roundtree, W. (2003). Maternal scaffolding behavior within the HIPPY context. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 10).The Hebrew University Magnes Press.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV081562</t>
   </si>
   <si>
     <t>Schuberth, O. (2003). The mutually reinforcing roles of volunteers and professionals: HIPPY as a case in point. In M. Westheimer (Ed.), Parents making a difference: International research on the Home Instruction for Parents of Preschool Youngsters (HIPPY) program (Chapter 14).The Hebrew University Magnes Press.</t>
   </si>
   <si>
     <t>WWHV034255</t>
   </si>
   <si>
     <t>Shulruf, B., &amp; Wang, G. (2011). Parent influence on outcomes for children: HIPPY as a cost-effective option. Revista De Cercetare Si Interventie Sociala, 34, 7-20.</t>
   </si>
   <si>
     <t>WWHV016068</t>
   </si>
   <si>
     <t>Shum, J. (n.d.). McIntyre middle school study. Montgomery, AL: Alabama HIPPY.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV028199</t>
   </si>
   <si>
     <t>Stephens-Stidham, S., Trudeau, J., Istre, G.,  Weir, C., Johnson, U., &amp; Anderson, R. (2010). Using lay home educators to  provide safety messages in Dallas, TX, USA. Injury  Prevention, 16, A72-A72.</t>
   </si>
   <si>
     <t>WWHV016067</t>
   </si>
   <si>
     <t>Tombari, M. (2007). Colorado HIPPY evaluation: Woodcock-Johnson tests of achievement results summary. Denver, CO: Partnership for Families and Children.</t>
   </si>
   <si>
     <t>WWHV016060</t>
   </si>
   <si>
     <t>Tombari, M. (2008). Colorado HIPPY evaluation — 2008 study 1: Progression of learning (skills taught at specific intervals in the HIPPY curriculum). Denver, CO: Partnership for Families and Children.</t>
   </si>
@@ -782,52 +924,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1091,2050 +1236,2432 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E116"/>
+  <dimension ref="A1:E139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="672.264" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E19">
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C20" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B21" t="s">
-[...107 lines deleted...]
-      <c r="D27" t="s">
+      <c r="D28" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E27">
-[...13 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E28">
-[...33 lines deleted...]
-      <c r="E30">
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31" t="s">
+      <c r="A31" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
-[...2 lines deleted...]
-      <c r="B32" t="s">
+      <c r="A32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
-[...2 lines deleted...]
-      <c r="B33" t="s">
+      <c r="A33" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E33">
-[...50 lines deleted...]
-      <c r="E36">
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
-[...2 lines deleted...]
-      <c r="B37" t="s">
+      <c r="A37" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C37" t="s">
-[...5 lines deleted...]
-      <c r="E37">
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
-[...2 lines deleted...]
-      <c r="B38" t="s">
+      <c r="A38" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E38">
-[...13 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E39">
+      <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...9 lines deleted...]
-      <c r="D40" t="s">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E40">
-[...13 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E41">
-[...13 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E42">
-[...16 lines deleted...]
-      <c r="E43">
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...66 lines deleted...]
-    </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
-[...2 lines deleted...]
-      <c r="B48" t="s">
+      <c r="A48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...5 lines deleted...]
-      <c r="E48">
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
-[...2 lines deleted...]
-      <c r="B49" t="s">
+      <c r="A49" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...9 lines deleted...]
-      <c r="D50" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E50">
-[...50 lines deleted...]
-      <c r="E53">
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...12 lines deleted...]
-      <c r="E54">
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-[...12 lines deleted...]
-      <c r="E55">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E59" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...29 lines deleted...]
-      <c r="E57">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...12 lines deleted...]
-      <c r="E58">
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...3 lines deleted...]
-      <c r="B59" t="s">
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E59">
+      <c r="E91" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E112" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
-[...60 lines deleted...]
-      <c r="D63" t="s">
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E122" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E63">
-[...13 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E125" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E64">
-[...778 lines deleted...]
-      <c r="D110" t="s">
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E110">
-[...98 lines deleted...]
-      <c r="D116" t="s">
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E116">
+      <c r="E139" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>