--- v0 (2025-10-22)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV030846</t>
   </si>
   <si>
     <t>Akister, J., &amp; Johnson, K. (2003). Research into practice. Community Care, (1494), 52.</t>
   </si>
   <si>
     <t>Home-Start</t>
   </si>
   <si>
@@ -266,50 +266,62 @@
   <si>
     <t>WWHV095311</t>
   </si>
   <si>
     <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
   </si>
   <si>
     <t>WWHV029900</t>
   </si>
   <si>
     <t>Dekovic, M., Asscher, J. J., Hermanns, J., Reitz, E., Prinzie, P., &amp; van den Akker, A. L. (2010). Tracing changes in families who participated in the Home-Start parenting program: Parental sense of competence as mechanism of change. Prevention Science, 11, 263-274.</t>
   </si>
   <si>
     <t>WWHV017030</t>
   </si>
   <si>
     <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
   </si>
   <si>
     <t>WWHV085830</t>
   </si>
   <si>
     <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV062306</t>
   </si>
   <si>
     <t>Elkins, T., Aguinaga, M. d. P., Clinton-Selin, C., Clinton, B., &amp; Gotterer, G. (2013). The Maternal Infant Health Outreach Worker Program in low-income families. Journal of Health Care for the Poor &amp; Underserved, 24(3), 995–1001.</t>
   </si>
   <si>
     <t>WWHV014504</t>
   </si>
   <si>
     <t>Elkins, T., &amp; Clinton, B. (n.d.). Vanderbilt’s Maternal Infant Health Outreach Worker (MIHOW) program: A collaborative program to improve perinatal health and child development in low-income families. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV095302</t>
   </si>
   <si>
     <t>Figuerdo, L. (2006). Using the known to chart the unknown: A review of first language influence on the development of English-as-a-second-language spelling skill. Reading and Writing, 19, 873–905. https://link.springer.com/article/10.1007/s11145-006-9014-1</t>
   </si>
   <si>
     <t>WWHV065176</t>
   </si>
   <si>
     <t>Gentry, S. V., Powers, E. F. J., Azim, N., &amp; Maidrag, M. (2018). Effectiveness of a voluntary family befriending service: A mixed methods evaluation using the Donabedian model. Public Health, 160, 87–93.</t>
   </si>
   <si>
     <t>WWHV004236</t>
@@ -398,50 +410,56 @@
   <si>
     <t>WWHV003711</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., &amp; Oliver, D. (2002). First grade school readiness of former child participants in a South Carolina replication of the Parent-Child Home Program. Journal of Applied Developmental Psychology, 23(3), 331.</t>
   </si>
   <si>
     <t>WWHV014598</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., Shiminski, J. A., &amp;  Stolzberg, J. E. (1998). Long-term impact of a verbal interaction program for  at-risk toddlers: An exploratory study of high school outcomes in a replication  of the Mother-Child Home Program. Journal  of Applied Developmental Psychology, 19(2), 267–286.</t>
   </si>
   <si>
     <t>WWHV048847</t>
   </si>
   <si>
     <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV030869</t>
   </si>
   <si>
     <t>MacPherson, K., Barnes, J., Nichols, M., &amp; Dixon, S. (2010). Volunteer support for mothers with new babies: Perceptions of need and support received. Children &amp; Society, 24(3), 175-187. doi:10.1111/j.1099-0860.2009.00227.x</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV049711</t>
@@ -528,50 +546,56 @@
     <t>Oakley, A., Rajan, L., &amp; Turner, H. (1998).  Evaluating parent support initiatives: Lessons from two case studies. Health &amp; Social Care in the Community, 6(5), 318-330.</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
     <t>WWHV004318</t>
   </si>
   <si>
     <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
+  </si>
+  <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV067047</t>
   </si>
   <si>
     <t>Smallegange, E. S., Hermanns, J., &amp; Oort, F. J. (2018). Evaluating the effectiveness of Home-Start support in Dutch families. Journal of Social Work, 19(3), 327-350.</t>
   </si>
   <si>
     <t>WWHV094860</t>
   </si>
   <si>
     <t>Strong families make strong communities: Home-Start’s social impact report. (2017). Home-Start UK.</t>
   </si>
@@ -983,51 +1007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E98"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1621,1090 +1645,1158 @@
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>54</v>
       </c>
       <c r="D36" t="s">
         <v>12</v>
       </c>
       <c r="E36">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E37">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>86</v>
       </c>
       <c r="B38" t="s">
         <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>54</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E38">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>88</v>
       </c>
       <c r="B39" t="s">
         <v>89</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>90</v>
       </c>
       <c r="B40" t="s">
         <v>91</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E41">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>94</v>
       </c>
       <c r="B42" t="s">
         <v>95</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42">
         <v>2.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>96</v>
       </c>
       <c r="B43" t="s">
         <v>97</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>98</v>
       </c>
       <c r="B44" t="s">
         <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44">
         <v>2.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>100</v>
       </c>
       <c r="B45" t="s">
         <v>101</v>
       </c>
       <c r="C45" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>102</v>
       </c>
       <c r="B46" t="s">
         <v>103</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>104</v>
       </c>
       <c r="B47" t="s">
         <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>108</v>
       </c>
       <c r="B49" t="s">
         <v>109</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
         <v>2.1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>7</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50">
         <v>2.1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>113</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E51">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>117</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E53">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>120</v>
       </c>
       <c r="B55" t="s">
         <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55">
         <v>2.2</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>123</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56">
         <v>2.2</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>125</v>
       </c>
       <c r="C57" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E57">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
         <v>126</v>
       </c>
       <c r="B58" t="s">
         <v>127</v>
       </c>
       <c r="C58" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E58">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>128</v>
       </c>
       <c r="B59" t="s">
         <v>129</v>
       </c>
       <c r="C59" t="s">
         <v>54</v>
       </c>
       <c r="D59" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="E59">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>130</v>
       </c>
       <c r="B60" t="s">
         <v>131</v>
       </c>
       <c r="C60" t="s">
         <v>54</v>
       </c>
       <c r="D60" t="s">
         <v>30</v>
       </c>
       <c r="E60">
         <v>2.1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>132</v>
       </c>
       <c r="B61" t="s">
         <v>133</v>
       </c>
       <c r="C61" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D61" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="E61">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>134</v>
       </c>
       <c r="B62" t="s">
         <v>135</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E62">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>136</v>
       </c>
       <c r="B63" t="s">
         <v>137</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E63">
         <v>2.1</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>138</v>
       </c>
       <c r="B64" t="s">
         <v>139</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="E64">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>140</v>
       </c>
       <c r="B65" t="s">
         <v>141</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E65">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>142</v>
       </c>
       <c r="B66" t="s">
         <v>143</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
         <v>144</v>
       </c>
       <c r="B67" t="s">
         <v>145</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E67">
         <v>2.2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
         <v>146</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>148</v>
       </c>
       <c r="B69" t="s">
         <v>149</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E69">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" t="s">
         <v>150</v>
       </c>
       <c r="B70" t="s">
         <v>151</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E70">
-        <v>1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" t="s">
         <v>152</v>
       </c>
       <c r="B71" t="s">
         <v>153</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" t="s">
         <v>154</v>
       </c>
       <c r="B72" t="s">
         <v>155</v>
       </c>
       <c r="C72" t="s">
         <v>7</v>
       </c>
       <c r="D72" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E72">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" t="s">
         <v>156</v>
       </c>
       <c r="B73" t="s">
         <v>157</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" t="s">
         <v>158</v>
       </c>
       <c r="B74" t="s">
         <v>159</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
         <v>160</v>
       </c>
       <c r="B75" t="s">
         <v>161</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" t="s">
         <v>162</v>
       </c>
       <c r="B76" t="s">
         <v>163</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>63</v>
       </c>
       <c r="E76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" t="s">
         <v>164</v>
       </c>
       <c r="B77" t="s">
         <v>165</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D77" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E77">
-        <v>2.2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" t="s">
         <v>166</v>
       </c>
       <c r="B78" t="s">
         <v>167</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78">
         <v>2.2</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" t="s">
         <v>168</v>
       </c>
       <c r="B79" t="s">
         <v>169</v>
       </c>
       <c r="C79" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D79" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" t="s">
         <v>170</v>
       </c>
       <c r="B80" t="s">
         <v>171</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E80">
         <v>2.2</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" t="s">
         <v>172</v>
       </c>
       <c r="B81" t="s">
         <v>173</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81">
         <v>2.2</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" t="s">
         <v>174</v>
       </c>
       <c r="B82" t="s">
         <v>175</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" t="s">
         <v>176</v>
       </c>
       <c r="B83" t="s">
         <v>177</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E83">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
         <v>178</v>
       </c>
       <c r="B84" t="s">
         <v>179</v>
       </c>
       <c r="C84" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" t="s">
         <v>180</v>
       </c>
       <c r="B85" t="s">
         <v>181</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" t="s">
         <v>182</v>
       </c>
       <c r="B86" t="s">
         <v>183</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>63</v>
+        <v>8</v>
       </c>
       <c r="E86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" t="s">
         <v>184</v>
       </c>
       <c r="B87" t="s">
         <v>185</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
         <v>15</v>
       </c>
       <c r="E87">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" t="s">
         <v>186</v>
       </c>
       <c r="B88" t="s">
         <v>187</v>
       </c>
       <c r="C88" t="s">
-        <v>54</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E88">
         <v>2.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" t="s">
         <v>188</v>
       </c>
       <c r="B89" t="s">
         <v>189</v>
       </c>
       <c r="C89" t="s">
         <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E89">
         <v>2.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" t="s">
         <v>190</v>
       </c>
       <c r="B90" t="s">
         <v>191</v>
       </c>
       <c r="C90" t="s">
         <v>7</v>
       </c>
       <c r="D90" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="E90">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>192</v>
       </c>
       <c r="B91" t="s">
         <v>193</v>
       </c>
       <c r="C91" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E91">
-        <v>2.1</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>194</v>
       </c>
       <c r="B92" t="s">
         <v>195</v>
       </c>
       <c r="C92" t="s">
         <v>54</v>
       </c>
       <c r="D92" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="E92">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>196</v>
       </c>
       <c r="B93" t="s">
         <v>197</v>
       </c>
       <c r="C93" t="s">
         <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E93">
         <v>2.1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>198</v>
       </c>
       <c r="B94" t="s">
         <v>199</v>
       </c>
       <c r="C94" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="E94">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>200</v>
       </c>
       <c r="B95" t="s">
         <v>201</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>202</v>
       </c>
       <c r="B96" t="s">
         <v>203</v>
       </c>
       <c r="C96" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="D96" t="s">
         <v>63</v>
       </c>
       <c r="E96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>204</v>
       </c>
       <c r="B97" t="s">
         <v>205</v>
       </c>
       <c r="C97" t="s">
         <v>7</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97">
         <v>2.1</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>206</v>
       </c>
       <c r="B98" t="s">
         <v>207</v>
       </c>
       <c r="C98" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>8</v>
+        <v>63</v>
       </c>
       <c r="E98">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
+        <v>63</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>