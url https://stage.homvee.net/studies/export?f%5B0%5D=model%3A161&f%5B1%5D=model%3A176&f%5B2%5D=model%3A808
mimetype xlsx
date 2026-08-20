--- v0 (2025-10-11)
+++ v1 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -218,116 +218,140 @@
   <si>
     <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
   </si>
   <si>
     <t>WWHV017032</t>
   </si>
   <si>
     <t>Bradshaw-McAnulty, G., &amp; Delaney, L. (1979). An evaluation of the Mother-Child Home Program, ESEA, Title-I, for the Pittsfield Public School District. Pittsfield Public Schools. https://www.parentchildplus.org/wp-content/uploads/2021/04/ParentChild-…</t>
   </si>
   <si>
     <t>WWHV095252</t>
   </si>
   <si>
     <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV095311</t>
   </si>
   <si>
     <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV029900</t>
   </si>
   <si>
     <t>Dekovic, M., Asscher, J. J., Hermanns, J., Reitz, E., Prinzie, P., &amp; van den Akker, A. L. (2010). Tracing changes in families who participated in the Home-Start parenting program: Parental sense of competence as mechanism of change. Prevention Science, 11, 263-274.</t>
   </si>
   <si>
     <t>WWHV017030</t>
   </si>
   <si>
     <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
   </si>
   <si>
     <t>WWHV095302</t>
   </si>
   <si>
     <t>Figuerdo, L. (2006). Using the known to chart the unknown: A review of first language influence on the development of English-as-a-second-language spelling skill. Reading and Writing, 19, 873–905. https://link.springer.com/article/10.1007/s11145-006-9014-1</t>
   </si>
   <si>
     <t>WWHV065176</t>
   </si>
   <si>
     <t>Gentry, S. V., Powers, E. F. J., Azim, N., &amp; Maidrag, M. (2018). Effectiveness of a voluntary family befriending service: A mixed methods evaluation using the Donabedian model. Public Health, 160, 87–93.</t>
   </si>
   <si>
     <t>WWHV004236</t>
   </si>
   <si>
     <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
   </si>
   <si>
     <t>WWHV029908</t>
   </si>
   <si>
     <t>Gibbons, J., &amp; Thorpe, S. (1989). Can voluntary support projects help vulnerable families? The work of home-start. British Journal of Social Work, 19(3), 189-202.</t>
   </si>
   <si>
     <t>WWHV017031</t>
   </si>
   <si>
     <t>Greene, B. S., &amp; Hallinger, C. (1989). Follow-up study of initial group of children in the Mother-Child Home Program. White Plains, NY: Westchester Jewish Community Services.</t>
   </si>
   <si>
     <t>WWHV071402</t>
   </si>
   <si>
     <t>Hann, M. (2017). Engaging fathers: The next challenge for Home-Start. Journal of Health Visiting, 5(7), 334–337.</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV029899</t>
   </si>
   <si>
     <t>Harrison, M. (1983). The 'home-start' scheme. Midwife, Health Visitor &amp; Community Nurse, 19(8), 328-330.</t>
   </si>
   <si>
     <t>WWHV029898</t>
   </si>
   <si>
     <t>Harrison, M. (1984). The experience of home-start. Health Visitor, 57(6), 168.</t>
   </si>
   <si>
     <t>WWHV038827</t>
   </si>
   <si>
     <t>Hermanns, J. M., Asscher, J. J., Zijlstra, B. J., Hoffenaar, P. J., &amp; Dekovič, M. (2013). Long-term changes in parenting and child behavior after the Home-Start family support program. Children and Youth Services Review, 35(4), 678–684.</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV094855</t>
   </si>
   <si>
     <t>Home is where we start from. (2021). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV047145</t>
   </si>
   <si>
     <t>Jones, C. C., Hayter, M., &amp; Jomeen, J. (2015). A Home-Start peer support scheme for women with low mood following childbirth. Community Practitioner, 88(9), 41–44.</t>
   </si>
   <si>
     <t>WWHV049712</t>
   </si>
   <si>
     <t>Kenkre, J., &amp; Young, E. (2014). Building resilience: Volunteer support for families with complex circumstances and needs. [Unpublished manuscript submitted to HomVEE].</t>
   </si>
   <si>
     <t>WWHV015862</t>
   </si>
   <si>
     <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
   </si>
   <si>
     <t>WWHV015860</t>
@@ -446,50 +470,56 @@
   <si>
     <t>WWHV095303</t>
   </si>
   <si>
     <t>O'Neill, S. (2023). Follow-up evaluation study of the ParentChild+ programme. National College of Ireland. https://norma.ncirl.ie/6837/1/Follow-up%20Evaluation%20Study%20of%20the…</t>
   </si>
   <si>
     <t>WWHV003674</t>
   </si>
   <si>
     <t>Oakley, A., Rajan, L., &amp; Turner, H. (1998).  Evaluating parent support initiatives: Lessons from two case studies. Health &amp; Social Care in the Community, 6(5), 318-330.</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
   </si>
   <si>
     <t>WWHV091277</t>
@@ -513,50 +543,56 @@
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV067047</t>
   </si>
   <si>
     <t>Smallegange, E. S., Hermanns, J., &amp; Oort, F. J. (2018). Evaluating the effectiveness of Home-Start support in Dutch families. Journal of Social Work, 19(3), 327-350.</t>
   </si>
   <si>
     <t>WWHV094860</t>
   </si>
   <si>
     <t>Strong families make strong communities: Home-Start’s social impact report. (2017). Home-Start UK.</t>
   </si>
   <si>
     <t>WWHV094856</t>
   </si>
   <si>
     <t>Sugarman, P., &amp; Chudasama, K. (2022). Volunteer-led family intervention: a UK national programme. [Unpublished manuscript submitted to HomVEE].</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV004754</t>
   </si>
   <si>
     <t>Terpstra, L., van Dijke, A., &amp; Netherlands Inst of  Care and Welfare. (1999). Home-Start  between childhood and maturity: A programme evaluation. Utrecht: NIZW Uitgeverij.</t>
   </si>
   <si>
     <t>WWHV095226</t>
   </si>
   <si>
     <t>Tracey, L., Torgerson, C., Dysart, E., Fairhurst, C., Gridley, N. &amp; Welch, C. (2022). Efficacy trial of the ParentChild+ programme (Evaluation report). Education Endowment Foundation. https://d2tic4wvo1iusb.cloudfront.net/documents/projects/Final-ParentChild.pdf?v=1687443633</t>
   </si>
   <si>
     <t>WWHV047261</t>
   </si>
   <si>
     <t>van Aar, J. V., Asscher, J. J., Zijlstra, B. J. H., Deković, M., &amp; Hoffenaar, P. J. (2015). Changes in parenting and child behavior after the Home-Start family support program: A 10 year follow-up. [Study 1: Home-Start versus comparison group]. Children &amp; Youth Services Review, 53, 166-175.</t>
   </si>
   <si>
     <t>WWHV094838</t>
   </si>
   <si>
     <t>van Aar, J. V., Asscher, J. J., Zijlstra, B. J. H., Deković, M., &amp; Hoffenaar, P. J. (2015). Changes in parenting and child behavior after the Home-Start family support program: A 10 year follow-up. [Study 2: Home-Start versus community contrast]. Children &amp; Youth Services Review, 53, 166-175. </t>
   </si>
@@ -617,52 +653,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -926,1574 +965,1667 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E88"/>
+  <dimension ref="A1:E94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E94"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C21" t="s">
-[...5 lines deleted...]
-      <c r="E21">
+      <c r="C21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="C27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E29">
-[...17 lines deleted...]
-        <v>1</v>
+      <c r="E30" s="1">
+        <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="C31" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E33">
-[...17 lines deleted...]
-        <v>2.1</v>
+      <c r="E34" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C35" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C36" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C36" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C37" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C38" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C39" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C40" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
-[...5 lines deleted...]
-      <c r="E41">
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C42" t="s">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E43">
-[...33 lines deleted...]
-      <c r="E45">
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...12 lines deleted...]
-      <c r="E46">
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...12 lines deleted...]
-      <c r="E47">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...12 lines deleted...]
-      <c r="E48">
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...9 lines deleted...]
-      <c r="D49" t="s">
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E49">
-[...16 lines deleted...]
-      <c r="E50">
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...26 lines deleted...]
-      <c r="D52" t="s">
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E52">
+      <c r="E56" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...9 lines deleted...]
-      <c r="D53" t="s">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="E53">
-[...16 lines deleted...]
-      <c r="E54">
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-[...9 lines deleted...]
-      <c r="D55" t="s">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E55">
+      <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...26 lines deleted...]
-      <c r="D57" t="s">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E57">
-[...64 lines deleted...]
-      <c r="D61" t="s">
+      <c r="E61" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E61">
-[...33 lines deleted...]
-      <c r="E63">
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...9 lines deleted...]
-      <c r="D64" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E64">
-[...13 lines deleted...]
-      <c r="D65" t="s">
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E65">
+      <c r="E69" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...12 lines deleted...]
-      <c r="E66">
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...6 lines deleted...]
-      <c r="C67" t="s">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D67" t="s">
+      <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E67">
-[...10 lines deleted...]
-      <c r="C68" t="s">
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D68" t="s">
+      <c r="D72" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E68">
-[...10 lines deleted...]
-      <c r="C69" t="s">
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D69" t="s">
-[...19 lines deleted...]
-      <c r="E70">
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E75" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...6 lines deleted...]
-      <c r="C71" t="s">
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D71" t="s">
+      <c r="D76" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E71">
-[...10 lines deleted...]
-      <c r="C72" t="s">
+      <c r="E76" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D72" t="s">
-[...19 lines deleted...]
-      <c r="E73">
+      <c r="D77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...26 lines deleted...]
-      <c r="D75" t="s">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E75">
-[...47 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E80" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E78">
-[...13 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E79">
+      <c r="E85" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
-[...9 lines deleted...]
-      <c r="D80" t="s">
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E80">
-[...13 lines deleted...]
-      <c r="D81" t="s">
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E81">
-[...47 lines deleted...]
-      <c r="D84" t="s">
+      <c r="E87" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E84">
-[...30 lines deleted...]
-      <c r="D86" t="s">
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E86">
-[...33 lines deleted...]
-      <c r="E88">
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E94" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>