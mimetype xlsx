--- v0 (2026-06-15)
+++ v1 (2026-08-30)
@@ -3544,51 +3544,51 @@
       </c>
       <c r="B105" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E105" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="E106" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E107" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="1" t="s">
         <v>231</v>