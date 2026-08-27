--- v0 (2025-10-01)
+++ v1 (2026-08-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="729">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="775">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV072137</t>
   </si>
   <si>
     <t>Ah Chee, D., Boffa, J. D., &amp; Tilton, E. (2016). Towards an integrated model for child and family services in central Australia. Medical Journal of Australia, 205(1), 8.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
@@ -131,50 +131,59 @@
   <si>
     <t>Barnes, J., Ball, M., Meadows, P., Howden, B., Jackson, A., Henderson, J., &amp; Niven, L. (2011). The Family-Nurse Partnership Programme in England: Wave 1 implementation in toddlerhood &amp; a comparison between waves 1 and 2a of implementation in pregnancy and infancy. London, England: Institute for the Study of Children, Families, and Social Issues, Birkbeck, University of London.</t>
   </si>
   <si>
     <t>WWHV028761</t>
   </si>
   <si>
     <t>Barnes, J., Ball, M., &amp; Niven, L. (2011). Providing the Family-Nurse Partnership Programme through interpreters in England. Health &amp; Social Care in the Community, 19(4), 382–391.</t>
   </si>
   <si>
     <t>WWHV041969</t>
   </si>
   <si>
     <t>Barnes, J., Howden, B., Niven, L., &amp; Ball, M. (2012). Eligibility for the Family Nurse Partnership Programme: Testing new criteria. London, England: Institute for the Study of Children, Families, and Social Issues, Birkbeck, University of London.</t>
   </si>
   <si>
     <t>WWHV027166</t>
   </si>
   <si>
     <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>HOMEBUILDERS (Birth to Age 5)®</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV007630</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). Estimated state and local fiscal effects of the Nurse Family Partnership program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV017486</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; W. E. Upjohn Institute for Employment Research. (2009).  Distributional effects of early childhood programs and business incentives and  their implications for policy. Upjohn Institute staff working paper no. 09-151.  Kalamazoo, MI: W. E. Upjohn Institute</t>
   </si>
   <si>
     <t>WWHV027821</t>
   </si>
   <si>
     <t>Bath, H. I.,  Richey, C. A., &amp; Haapala, D. A. (1992). Child age and outcome correlates in  intensive family preservation services. Children  and Youth Services Review, 14(5), 389-406.</t>
   </si>
   <si>
     <t>WWHV037865</t>
@@ -206,50 +215,63 @@
   <si>
     <t>WWHV071699</t>
   </si>
   <si>
     <t>Billingham, K. (2016). International replication of Nurse Family Partnership/Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 33–36.</t>
   </si>
   <si>
     <t>WWHV037760</t>
   </si>
   <si>
     <t>Birmingham’s programmes. Children &amp; Young People Now. Janurary 11, 2011, p. 19.</t>
   </si>
   <si>
     <t>WWHV047337</t>
   </si>
   <si>
     <t>Black, K. J., Wenger, M. B., &amp; O' Fallon, M. (2015). Developing a fidelity assessment instrument for nurse home visitors. Research in Nursing &amp; Health, 38(3), 232-240.</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV050650</t>
   </si>
   <si>
     <t>Brand, T., &amp; Jungmann, T. (2014). Participant characteristics and process variables predict attrition from a home-based early intervention program. Early Childhood Research Quarterly, 29(2), 155–167.</t>
   </si>
   <si>
     <t>WWHV004263</t>
   </si>
   <si>
     <t>O'Brien, R. A. (2005). Translating a research intervention into community practice: The Nurse Family Partnership. Journal of Primary Prevention, 26(3), 241-–257.</t>
   </si>
   <si>
     <t>WWHV053119</t>
   </si>
   <si>
     <t>O'Brien, R. A. (2005). Translating a research intervention into community practice: The Nurse Family Partnership. Journal of Primary Prevention, 26(3), 241–257.</t>
   </si>
   <si>
     <t>WWHV054242</t>
   </si>
   <si>
     <t>O'Brien, R. A. (2009). Challenges in translating an evidence-based home visitation program into public health practice. CJNR: Canadian Journal of Nursing Research, 41(4), 101–108.</t>
   </si>
   <si>
     <t>WWHV053759</t>
@@ -341,50 +363,56 @@
   <si>
     <t>WWHV038041</t>
   </si>
   <si>
     <t>Children First Program. (2011). Children First, Oklahoma’s Nurse-Family Partnership annual report, State Fiscal Year 2011. Oklahoma City, OK: Oklahoma State Department of Health.</t>
   </si>
   <si>
     <t>WWHV037965</t>
   </si>
   <si>
     <t>Chivers, S. (2010). Women, motherhood, and intimate partner violence. Dissertation Abstracts International. Section A: Humanities and Social Sciences, 70(9-A), 3651.</t>
   </si>
   <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV037994</t>
   </si>
   <si>
     <t>Cline, E. M. (2012). Confucian ethics, public policy, and the nurse-family partnership. Dao, 11(3), 337–356.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV050290</t>
   </si>
   <si>
     <t>Comerford, C. (2015). Getting it right from the start. Nursing Standard, 29(34), 64-65.</t>
   </si>
   <si>
     <t>WWHV003746</t>
   </si>
   <si>
     <t>O'Connor, M. L. (1998). Home nurse visits from pregnancy until child's second birthday have sustained benefits for mother and child. Family Planning Perspectives, 30(1), 47–48.</t>
   </si>
   <si>
     <t>WWHV071885</t>
   </si>
   <si>
     <t>Cook, E., Clarke, M., &amp; Hobson, N. (2016). The role of observation in the work of the family nurse. International Journal of Birth &amp; Parent Education, 3(2), 19–22.</t>
   </si>
   <si>
     <t>WWHV014590</t>
   </si>
   <si>
     <t>Cox, M. (2007, November). An analysis of deaths among infants and children born into Oklahoma’s Children First nurse home visitation program, 1997-2004. Paper presented at the APHA 135th Annual Meeting and Expo, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014591</t>
@@ -665,137 +693,146 @@
   <si>
     <t>WWHV094473</t>
   </si>
   <si>
     <t>Gourevitch, R. A. (2022). Prenatal care in the United States: Improving quality measurement, access to care, and outcomes [Doctoral dissertation, Harvard University]. ProQuest Dissertations &amp; Theses. https://www.proquest.com/dissertations-theses/prenatal-care-united-stat…</t>
   </si>
   <si>
     <t>WWHV007722</t>
   </si>
   <si>
     <t>Gray, S., Sheeder, J., O'Brien, R., &amp; Stevens-Simon, C. (2006). Having the best intentions is necessary but not sufficient: What would increase the efficacy of home visiting for preventing second teen pregnancies? Prevention Science: The Official Journal of the Society for Prevention Research, 7(4), 389–395.</t>
   </si>
   <si>
     <t>WWHV087287</t>
   </si>
   <si>
     <t>Haber, J. (2020). Promoting oral health for mothers and children: A nurse home visitor education program. Pediatric Nursing, 46(2), 70–76. https://nursing.nyu.edu/sites/default/files/inline-files/Pediatric_Nurs…</t>
   </si>
   <si>
     <t>WWHV041467</t>
   </si>
   <si>
     <t>Haggerty, K. P., McGlynn-Wright, A., &amp; Klima, T. (2013). Promising parenting programmes for reducing adolescent problem behaviours. Journal of Children's Services, 8(4), 229-243.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV038783</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Elmira results from Study 3.)</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV090084</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Memphis results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>WWHV027136</t>
   </si>
   <si>
     <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV028097</t>
   </si>
   <si>
     <t>Haskins, R., Barnett, W. S., &amp; National Institute for Early Education Research. (2010). Investing in young children: New directions in federal preschool and early childhood policy. Washington, DC: Brookings Institution.</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV038015</t>
   </si>
   <si>
     <t>Hawkins, J. D. (2010). Broadening understanding of the long-term effects of risk- and protection-focused prevention on the public health: Lessons from nurse-family partnerships. Archives of Pediatrics and Adolescent Medicine, 164(1), 92–94.</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV009294</t>
   </si>
   <si>
     <t>Hayward, S. (2000). Nurse home visits during pregnancy and early childhood  had positive effects on aspects of maternal life course 3 years later...  Commentary on Kitzman, H., Olds, D. L., Sidora, K., et al. Enduring effects of  nurse home visitation on maternal life course: A 3-year follow-up of a  randomized trial. JAMA, 283:1983-1989. Evidence-Based Nursing,  3(4), 115-115.</t>
   </si>
   <si>
     <t>WWHV027883</t>
   </si>
   <si>
     <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
     <t>WWHV072188</t>
   </si>
   <si>
     <t>Heckman, J. J., Holland, M. L., Makino, K. K., Pinto, R., &amp; Rosales-Rueda, M. (2017). An analysis of the Memphis Nurse-Family Partnership Program. Unpublished manuscript.</t>
   </si>
   <si>
-    <t>On hold</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027574</t>
   </si>
   <si>
     <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
   </si>
   <si>
     <t>WWHV074769</t>
   </si>
   <si>
     <t>Hernández, D., Topping, A., Hutchinson, C. L., Martin, A., Brooks‐Gunn, J., &amp; Petitclerc, A. (2019). Client attrition in the Nurse‐Family Partnership: Revisiting metrics of impact in a home visitation program in the United States. Health &amp; Social Care in the Community, 27(4), e483–e493. https://doi.org/10.1111/hsc.12748</t>
   </si>
   <si>
     <t>WWHV007012</t>
   </si>
   <si>
     <t>Hicks, D., Larson, C., Nelson, C., Olds, D. L., &amp; Johnston, E. (2008). The influence of collaboration on program outcomes: The Colorado Nurse-Family Partnership. Evaluation Review, 32(5), 453-477.</t>
   </si>
   <si>
     <t>WWHV041903</t>
   </si>
   <si>
     <t>Hill, P., &amp; Olds, D. L. (2013). Improving implementation of the Nurse-Family Partnership in the process of going to scale. In T. Halle, A. Metz, &amp; I. Martinez-Beck (Eds.), Applying implementation science in early childhood programs and systems (pp. 193–207). Baltimore, MD: Paul H. Brookes.</t>
   </si>
   <si>
     <t>WWHV008208</t>
@@ -863,50 +900,56 @@
   <si>
     <t>WWHV049997</t>
   </si>
   <si>
     <t>Holmberg, J. R., &amp; Olds, D. L. (2015). Father attendance in nurse home visitation. Infant Mental Health Journal, 36(1), 128-139.</t>
   </si>
   <si>
     <t>WWHV014234</t>
   </si>
   <si>
     <t>Home visiting and resource mothers: Bibliography of materials from MCHLine. Retrieved November 19, 2009, from http://www.mchlibrary.info/databases/bibliography.php?target=auto_searc…</t>
   </si>
   <si>
     <t>WWHV072729</t>
   </si>
   <si>
     <t>Homel, R. &amp; Freiberg, K. (2017). Developmental prevention. In Antje Deckert and Rick Sarre (Eds.), The Australian and New Zealand handbook of criminology, crime and justice (pp. 815–830). Sydney, Australia: Palgrave Macmillan (Springer).</t>
   </si>
   <si>
     <t>WWHV004245</t>
   </si>
   <si>
     <t>Howard, K. S., &amp; Brooks-Gunn, J. (2009). The role of home-visiting programs in preventing child abuse and neglect. Future of Children, 19(2), 119-146.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV041757</t>
   </si>
   <si>
     <t>Hutzler, R. (2013). Implementation of the Nurse Family Partnership program in Pima County rural communities (Order No. 3604539, The University of Arizona). ProQuest Dissertations and Theses, 182.</t>
   </si>
   <si>
     <t>WWHV039019</t>
   </si>
   <si>
     <t>Ingoldsby, E., Baca, P., McClatchey, M., Luckey, D., Ramsey, M., Loch, J., Lewis, J., Blackaby, T., Petrini, M., Smith, B., McHale, M., Perhacs, M., &amp; Olds, D. (2013). Quasi-experimental pilot study of intervention to increase participant retention and completed home visits in the Nurse-Family Partnership. Prevention Science, 14(6), 525-534.</t>
   </si>
   <si>
     <t>WWHV050300</t>
   </si>
   <si>
     <t>Intensive intervention for teenage mothers widened. (2015). Nursing Standard, 29(29), 8.</t>
   </si>
   <si>
     <t>WWHV053724</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV004092</t>
@@ -977,54 +1020,72 @@
   <si>
     <t>WWHV072694</t>
   </si>
   <si>
     <t>Jones, A. (2018). Perinatal smoking and its related factors. (Doctoral dissertation, Indiana University-Purdue University, Indianapolis). Available from ProQuest Dissertations and Theses. (UMI No. 2137550163)</t>
   </si>
   <si>
     <t>WWHV087395</t>
   </si>
   <si>
     <t>Jones, A. M., Carter-Harris, L., Stiffler, D., Macy, J. T., Staten, L. K., &amp; Shieh, C. (2020). Smoking status and symptoms of depression during and after pregnancy among low-income women. Journal of Obstetric, Gynecologic &amp; Neonatal Nursing, 49(4), 361–372. https://doi.org/10.1016/j.jogn.2020.05.006</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
     <t>WWHV050340</t>
   </si>
   <si>
     <t>Kelly, P. J. (2015). The invisibility of public health nurses. Public Health Nursing, 32(5), 379-380.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
   </si>
   <si>
     <t>WWHV027161</t>
   </si>
   <si>
     <t>Kinney, J., &amp;  Dittmar, K. (1995). HomeBuilders: Helping families help themselves. In I. M.  Schwartz &amp; P. AuClaire (Eds.), Home-based  services for troubled children (pp. 29–54). Lincoln, NE: University of  Nebraska Press.</t>
   </si>
   <si>
     <t>WWHV027167</t>
   </si>
   <si>
     <t>Kinney, J.,  Haapala, D., Booth, C., &amp; Leavitt, S. (1990). The HomeBuilders model. In J.  K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 31–64). New York, NY: Aldine De  Gruyter.</t>
   </si>
   <si>
     <t>WWHV027703</t>
   </si>
   <si>
     <t>Kinney,  J. M., &amp; Haapla, D. A. (1984). First year HomeBuilder mental health project  report. Federal Way, WA: Behavioral Sciences Institute.</t>
   </si>
   <si>
     <t>WWHV027413</t>
   </si>
   <si>
     <t>Kirk, R. S., &amp; Griffith, D. P. (2004). Intensive family preservation services: Demonstrating placement prevention using event history analysis. Social Work Research, 28(1), 5.</t>
   </si>
@@ -1092,86 +1153,98 @@
   <si>
     <t>WWHV003688</t>
   </si>
   <si>
     <t>Korfmacher, J. (1998). Examining the service provider in early intervention. Zero to Three, 18(4), 17-22.</t>
   </si>
   <si>
     <t>WWHV003560</t>
   </si>
   <si>
     <t>Korfmacher, J., O'Brien, R., Hiatt, S., &amp; Olds, D. L. (1999). Differences in program implementation between nurses and paraprofessionals providing home visits during pregnancy and infancy: A randomized trial. American Journal of Public Health, 89(12), 1847–1851.</t>
   </si>
   <si>
     <t>WWHV003826</t>
   </si>
   <si>
     <t>Korfmacher, J., Kitzman, H., &amp; Olds, D. (1998). Intervention processes as predictors of outcomes in a preventive home-visitation program. Journal of Community Psychology, 26(1), 49-64.</t>
   </si>
   <si>
     <t>WWHV050343</t>
   </si>
   <si>
     <t>Kristof, N., &amp; WuDunn, S. (2014, September 12). The way to beat poverty. New York Times, p. SR1.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV036120</t>
   </si>
   <si>
     <t>Kurtz, V., Brand, T., Maier-Pfeiffer, A., Hartmann, S., &amp; Jungmann, T. (2012). Implementing early childhood interventions for families with and without an immigrant background: Results of the pilot project "Pro Kind." Prävention und Gesundheitsförderung, 7(2), 135–141.</t>
   </si>
   <si>
     <t>WWHV035430</t>
   </si>
   <si>
     <t>Landy, C. K., Jack, S. M., Wahoush, O., Sheehan, D., &amp; MacMillan, H. L. (2012). Mothers’ experiences in the nurse-family partnership program: A qualitative case study. BMC Nursing, 11(1), 15–26.</t>
   </si>
   <si>
     <t>WWHV036837</t>
   </si>
   <si>
     <t>Lane, S. H. (2012). Decision-making behaviors for adolescent mothers enrolled in the nurse-family partnership. (Ph.D., The University of North Carolina at Greensboro). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV040697</t>
   </si>
   <si>
     <t>Lane, S. H. (2013). Decision-making behaviors for adolescent mothers enrolled in the Nurse-Family Partnership. Dissertation Abstracts International: Section B: The Sciences and Engineering.</t>
   </si>
   <si>
     <t>WWHV003914</t>
   </si>
   <si>
     <t>Lang, S. S. (2001). Nurse home visits reduce child neglect. Human Ecology, 29(1), 3.</t>
   </si>
   <si>
     <t>WWHV050396</t>
   </si>
   <si>
     <t>LaRusso, L. (2014). Home visits reduce maternal and child mortality. Nursing for Women's Health, 18(5), 370-376.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV050355</t>
   </si>
   <si>
     <t>Lee, K. C., Chao, Y. F., Wang, Y. M., &amp; Lin, P. C. A nurse-family partnership intervention to increase the self-efficacy of family caregivers and reduce catheter-associated urinary tract infection in catheterized patients. (2015). International Journal of Nursing Practice, 21(6), 771-779.</t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV072592</t>
   </si>
   <si>
     <t>Lee, H., Crowne, S., Faucetta, K., &amp; Hughes, R. (2016). An early look at families and local programs in the Mother and Infant Home Visiting Program evaluation-strong start: Third annual report. OPRE Report 2016–37. Washington, DC: Office of Planning, Research, and Evaluation, Administration for Children &amp; Families, U.S. Department of Health and Human Services.</t>
   </si>
   <si>
     <t>WWHV094387</t>
   </si>
   <si>
     <t>Leeman, J., Ledford, A., Sprinkle, S., Gasbarro, M., Knudtson, M., Bernhardt, E., Zeanah, P., McMichael, G., Mosqueda, A., &amp; Beeber, L. (2022). Implementing mental health interventions within a national nurse home visiting program: A mixed methods evaluation. Implementation Research and Practice, 3. https://doi.org/10.1177/26334895221128795</t>
   </si>
   <si>
     <t>WWHV02713</t>
@@ -1203,50 +1276,56 @@
   <si>
     <t>Lorber, M. F., Olds, D. L., &amp; Donelan-McCall, N. (2019). The impact of a preventive intervention on persistent, cross-situational early onset externalizing problems. Prevention Science, 20(5), 684–694. https://doi.org/10.1007/s11121-018-0973-7</t>
   </si>
   <si>
     <t>WWHV041968</t>
   </si>
   <si>
     <t>Mackay, S., &amp; Newman, J. (2012). A study into the local costs of the Family Nurse Partnership Programme in England, summary report. Watford, England: Apteligen.</t>
   </si>
   <si>
     <t>WWHV071812</t>
   </si>
   <si>
     <t>MacKinnon, L. (2016). Saying goodbye in the Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 23–24.</t>
   </si>
   <si>
     <t>WWHV027018</t>
   </si>
   <si>
     <t>MacMillan, H. L., Wathen, C. N., Barlow, J., Fergusson, D. M., Leventhal, J. M., &amp; Taussig, H. N. (2009). Interventions to prevent child maltreatment and associated impairment. The Lancet, 373(9659), 250–266.</t>
   </si>
   <si>
     <t>Early Start (New Zealand), Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV037939</t>
   </si>
   <si>
     <t>Markanda, M. T., Mabry, R., Creech, V., Sayers, A., Smart, A., Higgins, K., Eyes, K., Joyner, C., &amp; Marshall, E. A. (2010). North Carolina Nurse-Family Partnership: Evidence-based nurse home visitation program and health care reform. North Carolina Medical Journal, 71(3), 302–305.</t>
   </si>
   <si>
     <t>WWHV038496</t>
   </si>
   <si>
     <t>Martin, J. (2013). Goodwill industries: An unexpected, but perfect partner for home visiting. Zero to Three, 33(3), 66-66.</t>
   </si>
   <si>
     <t>WWHV041966</t>
   </si>
   <si>
     <t>Martin, C., Marryat, L., Miller, M., Ormston, R., &amp; Gordon, J. (2011). The evaluation of the Family Nurse Partnership Programme in Scotland: Phase 1 report—Intake and early pregnancy. Edinburgh, Scotland: ScotCen Social Research; Glasgow, Scotland: Jacki Gordon &amp; Associates.</t>
   </si>
   <si>
     <t>WWHV056651</t>
   </si>
   <si>
     <t>Mason, S. (2016). The Family Nurse Partnership: Researching a complex intervention and learning well. International Journal of Birth &amp; Parent Education, 3(2), 5–8.</t>
   </si>
   <si>
     <t>WWHV095012</t>
@@ -1800,62 +1879,110 @@
   <si>
     <t>WWHV041963</t>
   </si>
   <si>
     <t>Ormston, R., &amp; McConville, S. (2013). Evaluation of the Family Nurse Partnership Programme in NHS Lothian, Scotland: 4th report—Toddlerhood. Edinburgh, Scotland: ScotCen Social Research.</t>
   </si>
   <si>
     <t>WWHV041965</t>
   </si>
   <si>
     <t>Ormston, R., McConville, S., &amp; Gordon, J. (2012). Evaluation of the Family Nurse Partnership Programme in NHS Lothian, Scotland: 2nd report—Late pregnancy and postpartum. Edinburgh, Scotland: ScotCen Social Research; Glasgow, Scotland: Jacki Gordon &amp; Associates.</t>
   </si>
   <si>
     <t>WWHV047127</t>
   </si>
   <si>
     <t>Ormston, R., McConville, S., &amp; Gordon, J. (2014). Evaluation of the Family Nurse Partnership Programme in NHS Lothian, Scotland: Summary of key learning and implications. Edinburgh, Scotland: ScotCen Social Research; Glasgow, Scotland: Jacki Gordon &amp; Associates.</t>
   </si>
   <si>
     <t>WWHV039779</t>
   </si>
   <si>
     <t>Owen-Jones, E., Bekkers, M., Butler, C. C., Cannings-John, R., Channon, S., Hood, K., … Robling, M. The effectiveness and cost-effectiveness of the Family Nurse Partnership home visiting programme for first time teenage mothers in England: A protocol for the building blocks randomised controlled trial. BMC Pediatrics, 13(1), 114.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV066867</t>
   </si>
   <si>
     <t>Payne, N. A. (2018). "Pregnancy changed me from a kid to a mom": A qualitative study of teens' resilient beliefs about pregnancy and prenatal health in the context of cumulative adverse experiences. (Doctoral dissertation, New York University). Available from ProQuest Dissertations and Theses. (UMI No. 10682163)</t>
   </si>
   <si>
     <t>WWHV047942</t>
   </si>
   <si>
     <t>Payne, N. A., &amp; Anastas, J. W. (2015). The mental health needs of low-income pregnant teens. Research on Social Work Practice, 25(5), 595-606.</t>
   </si>
   <si>
     <t>WWHV050286</t>
   </si>
   <si>
     <t>Penfold, J. (2015). Family nurses focus on needs of young first-time mothers. Primary Health Care, 25(10), 8–9.</t>
   </si>
   <si>
     <t>WWHV071583</t>
@@ -1908,50 +2035,56 @@
   <si>
     <t>WWHV028203</t>
   </si>
   <si>
     <t>Rubin, D. M., O’Reilly, A. L. R., Luan, X., Dai,  D., Localio, A. R., &amp; Christian, C. W. (2011). Variation in pregnancy  outcomes following statewide implementation of a prenatal home visitation  program. Archives of Pediatrics &amp; Adolescent  Medicine, 165(3), 198-204.</t>
   </si>
   <si>
     <t>WWHV071687</t>
   </si>
   <si>
     <t>Runciman, C. (2016). Implementing the Nurse-Family Partnership with aboriginal and Torres Strait islander clients. International Journal of Birth &amp; Parent Education, 3(2), 37–41.</t>
   </si>
   <si>
     <t>WWHV013915</t>
   </si>
   <si>
     <t>Samples, F. L. (1995). The impact of a comprehensive early intervention program on social support among black and white adolescent mothers. Cornell University). Dissertation Abstracts International, 56 (07A), 144–2887.  (UMI No AAI9538807)</t>
   </si>
   <si>
     <t>WWHV019091</t>
   </si>
   <si>
     <t>Samples, F. L. (1996). The differential impact of a comprehensive early intervention program on the level of support received by African-American and white adolescent mothers. Conference presentation.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV029199</t>
   </si>
   <si>
     <t>Sanders, J., Owen-Jones, E., &amp; Robling, M. (2011). Evaluating the family nurse partnership in England: The building blocks trial. Practising Midwife, 14(7), 13–15.</t>
   </si>
   <si>
     <t>WWHV039228</t>
   </si>
   <si>
     <t>Sawyer, M. G., Barnes, J., Frost, L., Jeffs, D., Bowering, K., &amp; Lynch, J. (2013). Nurse perceptions of family home-visiting programmes in Australia and England. Journal of Paediatrics &amp; Child Health, 49(5), 369–374.</t>
   </si>
   <si>
     <t>WWHV057765</t>
   </si>
   <si>
     <t>Schoenberg, L. (2016). Straight talk about birth control: A contraceptive education protocol for home care. Home Healthcare Now, 34(10), 556-562.</t>
   </si>
   <si>
     <t>WWHV039435</t>
   </si>
   <si>
     <t>Scribano, P., Stevens, J., &amp; Kaizar, E. (2013). The effects of intimate partner violence before, during, and after pregnancy in nurse visited first time mothers. Maternal &amp; Child Health Journal, 17(2), 307-318.</t>
   </si>
   <si>
     <t>WWHV081697</t>
@@ -1978,50 +2111,56 @@
     <t>Sidora-Arcoleo, K., Anson, E., Lorber, M., Cole, R., Olds, D., &amp; Kitzman, H. (2010). Differential effects of a nurse home-visiting intervention on physically aggressive behavior in children. Journal of Pediatric Nursing, 25(1), 35-45.</t>
   </si>
   <si>
     <t>WWHV071858</t>
   </si>
   <si>
     <t>Simpson, S. (2016). The Family Nurse Partnership and the therapeutic relationship. International Journal of Birth &amp; Parent Education, 3(2), 14–15.</t>
   </si>
   <si>
     <t>WWHV050285</t>
   </si>
   <si>
     <t>Smyth, S., &amp; Anderson, G. (2014). Family Nurse Partnership: Meeting the needs of teenage mothers. British Journal of Midwifery, 22(12), 870–875.</t>
   </si>
   <si>
     <t>WWHV027828</t>
   </si>
   <si>
     <t>Spaid,  W. M., &amp; Fraser, M. (1991). The correlates of Success/Failure in brief and  intensive family treatment: Implications for family preservation services. Children and Youth Services Review, 13(1-2),  77-99.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV027775</t>
   </si>
   <si>
     <t>Staudt,  M., &amp; Drake, B. (2002). Intensive family preservation services: Where's the  crisis?24(9-10), 777-795.</t>
   </si>
   <si>
     <t>WWHV016717</t>
   </si>
   <si>
     <t>Stavrakos, J. C., Summerville, G., &amp; Johnson, L. E. (2009). Growing what works: Lessons learned from Pennsylvania’s Nurse-Family Partnership Initiative. Philadelphia: P/PV.</t>
   </si>
   <si>
     <t>WWHV027820</t>
   </si>
   <si>
     <t>Steinbock,  J. A. (1992). Keeping families together: The Homebuilders model. The Jewish Social Work Forum, 28, 87-90.</t>
   </si>
@@ -2238,52 +2377,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -2547,6130 +2689,6512 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E356"/>
+  <dimension ref="A1:E379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C17" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" t="s">
-[...36 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D20" t="s">
-[...64 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      <c r="A25" t="s">
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E79" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E109" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E110" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E114" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" t="s">
-[...53 lines deleted...]
-      <c r="C28" t="s">
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C123" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D28" t="s">
-[...152 lines deleted...]
-      <c r="D37" t="s">
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E124" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E37">
-[...61 lines deleted...]
-      <c r="C41" t="s">
+      <c r="E133" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C160" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D41" t="s">
-[...13 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D160" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D42" t="s">
-[...16 lines deleted...]
-      <c r="D43" t="s">
+      <c r="D165" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E174" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E181" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
+      <c r="A190" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E190" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
+      <c r="A191" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E192" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
+      <c r="A194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E194" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E196" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E198" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
+      <c r="A204" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E208" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E209" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E43">
-[...50 lines deleted...]
-      <c r="E46">
+      <c r="E210" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E214" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
+      <c r="A215" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E218" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
+      <c r="A223" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E224" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E231" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E235" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
+      <c r="A242" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B243" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
+      <c r="A244" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E246" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E252" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
+      <c r="A254" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
+      <c r="A255" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
+      <c r="A257" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
+      <c r="A258" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E258" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
+      <c r="A259" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
+      <c r="A261" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
+      <c r="A262" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
+      <c r="A263" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E263" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
+      <c r="A265" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
+      <c r="A266" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
+      <c r="A267" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E267" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
+      <c r="A268" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E268" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
+      <c r="A269" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
+      <c r="A271" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E272" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B273" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E273" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E274" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E276" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E277" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E278" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
+      <c r="A282" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
+      <c r="A283" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E283" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
+      <c r="A284" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
+      <c r="A285" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E285" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
+      <c r="A286" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E286" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
+      <c r="A287" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
+      <c r="A288" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
+      <c r="A290" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
+      <c r="A291" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E291" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
+      <c r="A292" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E292" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
+      <c r="A293" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E293" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E296" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E297" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E298" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E299" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E302" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
+      <c r="A303" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E303" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...43 lines deleted...]
-      <c r="D49" t="s">
+    <row r="304" spans="1:5">
+      <c r="A304" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E304" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E305" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E306" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E307" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E308" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E309" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E310" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E311" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E312" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E313" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
+      <c r="A314" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E315" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E316" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E317" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E318" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E319" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E320" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E321" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
+      <c r="A322" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E322" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
+      <c r="A323" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E323" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
+      <c r="A324" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
+      <c r="A325" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E49">
-[...81 lines deleted...]
-      <c r="D54" t="s">
+      <c r="E325" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
+      <c r="A326" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E326" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
+      <c r="A327" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E54">
-[...13 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E327" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
+      <c r="A328" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="E328" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E329" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
+      <c r="A330" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
+      <c r="A331" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B331" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E331" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
+      <c r="A332" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="B332" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
+      <c r="A333" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E333" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B334" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C334" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D334" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E55">
-[...203 lines deleted...]
-      <c r="E67">
+      <c r="E334" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...46 lines deleted...]
-      <c r="E70">
+    <row r="335" spans="1:5">
+      <c r="A335" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E335" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
+      <c r="A336" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E336" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
+      <c r="A337" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B337" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C337" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E337" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
+      <c r="A338" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B338" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C338" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E338" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
+      <c r="A339" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="B339" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C339" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E339" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
+      <c r="A340" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="B340" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C340" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E340" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
+      <c r="A341" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="B341" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C341" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E341" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
+      <c r="A342" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B342" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C342" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E342" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
+      <c r="A343" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="B343" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="C343" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E343" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B344" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="C344" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E344" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B345" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="C345" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E345" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
+      <c r="A346" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B346" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="C346" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E346" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
+      <c r="A347" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="B347" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="C347" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E347" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
+      <c r="A348" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="B348" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="C348" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
+      <c r="A349" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B349" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="C349" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E349" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
+      <c r="A350" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B350" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C350" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
+      <c r="A351" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B351" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="C351" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E351" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="B352" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C352" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
+      <c r="A353" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="B353" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="C353" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E353" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
+      <c r="A354" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="B354" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="C354" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E354" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
+      <c r="A355" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B355" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="C355" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E355" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...102 lines deleted...]
-      <c r="A77" t="s">
+    <row r="356" spans="1:5">
+      <c r="A356" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="B356" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="C356" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E356" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
+      <c r="A357" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B357" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C357" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E357" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
+      <c r="A358" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="B358" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E358" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
+      <c r="A359" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="B359" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="B360" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E360" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
+      <c r="A361" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B361" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E361" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
+      <c r="A362" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B362" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E362" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
+      <c r="A363" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E363" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="B364" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E364" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
+      <c r="A365" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B365" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C365" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E365" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
+      <c r="A366" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="B366" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="C366" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E366" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
+      <c r="A367" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B367" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C367" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E367" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
+      <c r="A368" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="B368" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="C368" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E368" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
+      <c r="A369" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B369" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="C369" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E369" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
+      <c r="A370" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="B370" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C370" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E370" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
+      <c r="A371" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C371" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E371" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
+      <c r="A372" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="B372" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="C372" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E372" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
+      <c r="A373" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="B373" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="C373" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E373" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
+      <c r="A374" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B374" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="C374" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E374" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
+      <c r="A375" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="B375" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C375" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E375" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
+      <c r="A376" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="C376" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
+      <c r="A377" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="C377" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E377" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
+      <c r="A378" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="B378" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="C378" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="C379" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D379" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B77" t="s">
-[...4751 lines deleted...]
-      <c r="E356">
+      <c r="E379" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>