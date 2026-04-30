--- v0 (2025-10-21)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -89,131 +89,158 @@
   <si>
     <t>WWHV020281</t>
   </si>
   <si>
     <t>Bergquist, C., Pope, G., &amp; Corliss, K. (1995). Evaluation of Michigan’s Families First program, summary report. Lansing, MI: Michigan Department of Social Services.</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
     <t>WWHV027134</t>
   </si>
   <si>
     <t>Burns, M. K.  (2002). Cementing the cracks: A qualitative study of how parents interpret  their experiences as recipients of family preservation services. (Pennsylvania  State University; 0176 Advisor: Daniele Flannery). Dissertation Abstracts International, 63 (05A), 267-1666. (AAI3051628)</t>
   </si>
   <si>
     <t>WWHV027796</t>
   </si>
   <si>
     <t>Campbell, L.  (1998). Translating intensive family preservation services across national  boundaries: An australian experience. Child  Welfare, 77(1), 79-93.</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV003551</t>
   </si>
   <si>
     <t>Evans, M., Boothroyd, R., &amp; Armstrong, M. (1997). Development and implementation of an experimental study of the effectiveness of intensive in-home crisis services for children and their families. Journal of Emotional and Behavioral Disorders, 5(2), 93–105.</t>
   </si>
   <si>
     <t>WWHV003429</t>
   </si>
   <si>
     <t>Evans, M. E., Boothroyd, R. A., Armstrong, M. I., Greenbaum, P. E., Crown, E. C., &amp; Kuppinger, A. D. (2003). An experimental study of the effectiveness of intensive in-home crisis services for children and their families: Program outcomes. Journal of Emotional &amp; Behavioral Disorders, 11(2), 92.</t>
   </si>
   <si>
     <t>WWHV027819</t>
   </si>
   <si>
     <t>Fagan,  C. P. B. (1992). Keeping families together: The homebuilders model. Child Welfare, 71(3), 283-285.</t>
   </si>
   <si>
     <t>WWHV027825</t>
   </si>
   <si>
     <t>Floyd,  R. M., &amp; Taylor, J. (1991). Keeping families together: The homebuilders  model. Community Alternatives, 3(2),  145-147.</t>
   </si>
   <si>
     <t>WWHV027822</t>
   </si>
   <si>
     <t>Forsythe,  P. (1992). Homebuilders and family preservation. Children and Youth Services Review, 14(1-2), 37-47.</t>
   </si>
   <si>
     <t>WWHV027882</t>
   </si>
   <si>
     <t>Fraser,  M., &amp; Haapla, D. (1987). Home-based family treatment:  A quantitative-qualitative assessment. Journal of Applied Social Sciences, 12(1),  1-23.</t>
   </si>
   <si>
     <t>WWHV027884</t>
   </si>
   <si>
     <t>Fraser,  M., Pecora, P. J., &amp; Haapla, D. A. (1991). Families in crisis: The impact  of intensive family peservation services. Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027824</t>
   </si>
   <si>
     <t>Fraser,  M. W., Pecora, P. J., Popuang, C., &amp; Haapala, D. A. (1992). Event history  analysis: A proportional hazards perspective on modeling outcomes in intensive  family preservation services. Journal of  Social Service Research, 16(1-2), 123-158.</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
     <t>WWHV027136</t>
   </si>
   <si>
     <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027883</t>
   </si>
   <si>
     <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027574</t>
   </si>
   <si>
     <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
   </si>
   <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
     <t>WWHV027161</t>
   </si>
   <si>
     <t>Kinney, J., &amp;  Dittmar, K. (1995). HomeBuilders: Helping families help themselves. In I. M.  Schwartz &amp; P. AuClaire (Eds.), Home-based  services for troubled children (pp. 29–54). Lincoln, NE: University of  Nebraska Press.</t>
   </si>
   <si>
     <t>WWHV027167</t>
   </si>
   <si>
     <t>Kinney, J.,  Haapala, D., Booth, C., &amp; Leavitt, S. (1990). The HomeBuilders model. In J.  K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 31–64). New York, NY: Aldine De  Gruyter.</t>
@@ -245,132 +272,141 @@
   <si>
     <t>WWHV02713</t>
   </si>
   <si>
     <t>Lewis, R. E. (1990). Service-related correlates of treatment success in intensive family preservation services for child welfare. (University of Utah; 0240 Advisor: Chairman: Peter J. Pecora). Dissertation Abstracts International, 51 (03A), 248-1003. (AAG9025368)</t>
   </si>
   <si>
     <t>WWHV027593</t>
   </si>
   <si>
     <t>Lewis,  R. E. (1994). Application and adaptation of intensive family preservation  services to use for  the reunification of  foster-children with their biological parents. Children and Youth Services Review, 16(5-6), 339-361.</t>
   </si>
   <si>
     <t>WWHV027811</t>
   </si>
   <si>
     <t>Lewis,  R. E. (1995). Institutionalizing intensive family preservation services: A strategy  for creating staffing standards based on projections of at-risk children from  referral sources. Family Preservation  Journal, 1(1) 87-109.</t>
   </si>
   <si>
     <t>WWHV038781</t>
   </si>
   <si>
     <t>Miller, Ted R., Olds, David, Knudtson, Michael, Luckey, Dennis, Bondy, Jessica, &amp; Stevenson, Amanda. (2011) Return on investment: Nurse and paraprofessional home visitation, Denver. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027702</t>
   </si>
   <si>
     <t>Morris,  E., Suarez, L., &amp; Reid, J. C. (1997). Behavioral outcomes of home-based  services for children and adolescents with serious emotional disorders. Family Preservation Journal, 2(2),  21-32.</t>
   </si>
   <si>
     <t>WWHV003844</t>
   </si>
   <si>
     <t>Nelson, K., Landsman, M. K., Tyler, M., &amp; Richardson, B. (1996). Length of service &amp; cost-effectiveness in three intensive family service programs: Final report. Iowa City, IA: University of Iowa.</t>
   </si>
   <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
   </si>
   <si>
     <t>WWHV027828</t>
   </si>
   <si>
     <t>Spaid,  W. M., &amp; Fraser, M. (1991). The correlates of Success/Failure in brief and  intensive family treatment: Implications for family preservation services. Children and Youth Services Review, 13(1-2),  77-99.</t>
   </si>
   <si>
     <t>WWHV027775</t>
   </si>
   <si>
     <t>Staudt,  M., &amp; Drake, B. (2002). Intensive family preservation services: Where's the  crisis?24(9-10), 777-795.</t>
   </si>
   <si>
     <t>WWHV027820</t>
   </si>
   <si>
     <t>Steinbock,  J. A. (1992). Keeping families together: The Homebuilders model. The Jewish Social Work Forum, 28, 87-90.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV026673</t>
   </si>
   <si>
     <t>Van Puyenbroeck, H., Loots, G., Grietens, H., Jacquet, W., Vanderfaeillie, J., &amp; Escudero, V. (2009). Intensive family preservation services in Flanders: An outcome study. Child &amp; Family Social Work, 14(2), 222–232.</t>
   </si>
   <si>
     <t>WWHV027132</t>
   </si>
   <si>
     <t>Walters, B. (2006). Evaluating the efficacy of Michigan's Families First program. (Boston College; 0016 Advisor: Adviser Betty Blythe). Dissertation Abstracts International, 67 (06A), 198-2324. (AAI3221282)</t>
   </si>
   <si>
     <t>WWHV027137</t>
   </si>
   <si>
     <t>Walton, E. (1991). The reunification of children with their families: A test of intensive family treatment following out-of-home placement (family reunification, foster care). (University of Utah; 0240 Advisor: Chair: Mark W. Fraser). Dissertation Abstracts International, 52 (06A), 260-2289. (AAG9133658)</t>
   </si>
   <si>
     <t>WWHV015244</t>
   </si>
   <si>
     <t>Walton, E. (1998). In-home family-focused reunification: A six-year follow-up of a successful experiment. Social Work Research, 22, 205–214.</t>
   </si>
@@ -734,51 +770,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:E63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="399.76" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -910,720 +946,720 @@
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="E10">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>51</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>53</v>
       </c>
       <c r="C23" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>56</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E25">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B32" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
         <v>14</v>
       </c>
       <c r="E32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B33" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B34" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C34" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="E34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>78</v>
       </c>
       <c r="B35" t="s">
         <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
       <c r="D35" t="s">
         <v>14</v>
       </c>
       <c r="E35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>80</v>
       </c>
       <c r="B36" t="s">
         <v>81</v>
       </c>
       <c r="C36" t="s">
         <v>13</v>
       </c>
       <c r="D36" t="s">
         <v>14</v>
       </c>
       <c r="E36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>82</v>
       </c>
       <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>84</v>
       </c>
       <c r="B38" t="s">
         <v>85</v>
       </c>
       <c r="C38" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D38" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>86</v>
       </c>
       <c r="B39" t="s">
         <v>87</v>
       </c>
       <c r="C39" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>88</v>
       </c>
       <c r="B40" t="s">
         <v>89</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D40" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E40">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>90</v>
       </c>
       <c r="B41" t="s">
         <v>91</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>92</v>
       </c>
       <c r="B42" t="s">
         <v>93</v>
       </c>
       <c r="C42" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D42" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E42">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>94</v>
       </c>
       <c r="B43" t="s">
         <v>95</v>
       </c>
       <c r="C43" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D43" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="E43">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>96</v>
       </c>
       <c r="B44" t="s">
         <v>97</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="E44">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
+        <v>98</v>
+      </c>
+      <c r="B45" t="s">
         <v>99</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E45">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" t="s">
         <v>101</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E46">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
+        <v>102</v>
+      </c>
+      <c r="B47" t="s">
         <v>103</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>14</v>
       </c>
       <c r="E47">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" t="s">
         <v>105</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="E48">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" t="s">
         <v>107</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" t="s">
         <v>108</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>109</v>
       </c>
       <c r="B50" t="s">
         <v>110</v>
       </c>
       <c r="C50" t="s">
         <v>13</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>111</v>
       </c>
       <c r="B51" t="s">
         <v>112</v>
@@ -1641,57 +1677,57 @@
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>113</v>
       </c>
       <c r="B52" t="s">
         <v>114</v>
       </c>
       <c r="C52" t="s">
         <v>13</v>
       </c>
       <c r="D52" t="s">
         <v>14</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>115</v>
       </c>
       <c r="B53" t="s">
         <v>116</v>
       </c>
       <c r="C53" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="E53">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
         <v>117</v>
       </c>
       <c r="B54" t="s">
         <v>118</v>
       </c>
       <c r="C54" t="s">
         <v>13</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>119</v>
       </c>
       <c r="B55" t="s">
         <v>120</v>
@@ -1715,50 +1751,152 @@
       </c>
       <c r="C56" t="s">
         <v>13</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>123</v>
       </c>
       <c r="B57" t="s">
         <v>124</v>
       </c>
       <c r="C57" t="s">
         <v>13</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" t="s">
+        <v>54</v>
+      </c>
+      <c r="E59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" t="s">
+        <v>13</v>
+      </c>
+      <c r="D60" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" t="s">
+        <v>14</v>
+      </c>
+      <c r="E63">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>