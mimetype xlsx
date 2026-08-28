--- v0 (2026-06-20)
+++ v1 (2026-08-28)
@@ -3310,51 +3310,51 @@
       </c>
       <c r="B96" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="E97" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E98" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="1" t="s">
         <v>212</v>