--- v0 (2025-10-02)
+++ v1 (2026-11-03)
@@ -12,127 +12,155 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV062922</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 1.</t>
   </si>
   <si>
     <t>New Forest Parenting Programme (NFPP)</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV094378</t>
   </si>
   <si>
     <t>Abikoff, H. B., Thompson, M., Laver‐Bradbury, C., Long, N., Forehand, R. L., Miller Brotman, L., Laver- Klein, R.G., Reiss, P., Huo, L., &amp; Sonuga‐Barke, E. (2015). Parent training for preschool ADHD: A randomized controlled trial of specialized and generic programs. Journal of Child Psychology and Psychiatry, 56(6), 618–631. Study 2.</t>
   </si>
   <si>
     <t>WWHV027166</t>
   </si>
   <si>
     <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>HOMEBUILDERS (Birth to Age 5)®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV027821</t>
   </si>
   <si>
     <t>Bath, H. I.,  Richey, C. A., &amp; Haapala, D. A. (1992). Child age and outcome correlates in  intensive family preservation services. Children  and Youth Services Review, 14(5), 389-406.</t>
   </si>
   <si>
     <t>WWHV020281</t>
   </si>
   <si>
     <t>Bergquist, C., Pope, G., &amp; Corliss, K. (1995). Evaluation of Michigan’s Families First program, summary report. Lansing, MI: Michigan Department of Social Services.</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV027134</t>
   </si>
   <si>
     <t>Burns, M. K.  (2002). Cementing the cracks: A qualitative study of how parents interpret  their experiences as recipients of family preservation services. (Pennsylvania  State University; 0176 Advisor: Daniele Flannery). Dissertation Abstracts International, 63 (05A), 267-1666. (AAI3051628)</t>
   </si>
   <si>
     <t>WWHV027796</t>
   </si>
   <si>
     <t>Campbell, L.  (1998). Translating intensive family preservation services across national  boundaries: An australian experience. Child  Welfare, 77(1), 79-93.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV070922</t>
   </si>
   <si>
     <t>Daley, D. (2016). 45.1 Efficacy and cost-effectiveness of individual versus group-based parent training for preschool attention-deficit/ hyperactivity disorder: A multi-center randomized controlled trial. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV088808</t>
   </si>
   <si>
     <t>Daley, D., Tarver, J., &amp; Sayal, K. (2020). Efficacy of a self-help parenting intervention for parents of children with attention deficit hyperactivity disorder in adjunct to usual treatment: Small-scale randomized controlled trial. Child: Care, Health and Development, (2), 269–280. doi:http://dx.doi.org/10.1111/cch.12825</t>
   </si>
   <si>
     <t>WWHV003551</t>
   </si>
   <si>
     <t>Evans, M., Boothroyd, R., &amp; Armstrong, M. (1997). Development and implementation of an experimental study of the effectiveness of intensive in-home crisis services for children and their families. Journal of Emotional and Behavioral Disorders, 5(2), 93–105.</t>
   </si>
   <si>
     <t>WWHV003429</t>
   </si>
   <si>
     <t>Evans, M. E., Boothroyd, R. A., Armstrong, M. I., Greenbaum, P. E., Crown, E. C., &amp; Kuppinger, A. D. (2003). An experimental study of the effectiveness of intensive in-home crisis services for children and their families: Program outcomes. Journal of Emotional &amp; Behavioral Disorders, 11(2), 92.</t>
   </si>
   <si>
     <t>WWHV027819</t>
@@ -164,273 +192,384 @@
   <si>
     <t>WWHV027822</t>
   </si>
   <si>
     <t>Forsythe,  P. (1992). Homebuilders and family preservation. Children and Youth Services Review, 14(1-2), 37-47.</t>
   </si>
   <si>
     <t>WWHV027882</t>
   </si>
   <si>
     <t>Fraser,  M., &amp; Haapla, D. (1987). Home-based family treatment:  A quantitative-qualitative assessment. Journal of Applied Social Sciences, 12(1),  1-23.</t>
   </si>
   <si>
     <t>WWHV027884</t>
   </si>
   <si>
     <t>Fraser,  M., Pecora, P. J., &amp; Haapla, D. A. (1991). Families in crisis: The impact  of intensive family peservation services. Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027824</t>
   </si>
   <si>
     <t>Fraser,  M. W., Pecora, P. J., Popuang, C., &amp; Haapala, D. A. (1992). Event history  analysis: A proportional hazards perspective on modeling outcomes in intensive  family preservation services. Journal of  Social Service Research, 16(1-2), 123-158.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV027136</t>
   </si>
   <si>
     <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
   </si>
   <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027883</t>
   </si>
   <si>
     <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027574</t>
   </si>
   <si>
     <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV027161</t>
   </si>
   <si>
     <t>Kinney, J., &amp;  Dittmar, K. (1995). HomeBuilders: Helping families help themselves. In I. M.  Schwartz &amp; P. AuClaire (Eds.), Home-based  services for troubled children (pp. 29–54). Lincoln, NE: University of  Nebraska Press.</t>
   </si>
   <si>
     <t>WWHV027167</t>
   </si>
   <si>
     <t>Kinney, J.,  Haapala, D., Booth, C., &amp; Leavitt, S. (1990). The HomeBuilders model. In J.  K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 31–64). New York, NY: Aldine De  Gruyter.</t>
   </si>
   <si>
     <t>WWHV027703</t>
   </si>
   <si>
     <t>Kinney,  J. M., &amp; Haapla, D. A. (1984). First year HomeBuilder mental health project  report. Federal Way, WA: Behavioral Sciences Institute.</t>
   </si>
   <si>
     <t>WWHV027413</t>
   </si>
   <si>
     <t>Kirk, R. S., &amp; Griffith, D. P. (2004). Intensive family preservation services: Demonstrating placement prevention using event history analysis. Social Work Research, 28(1), 5.</t>
   </si>
   <si>
     <t>WWHV027180</t>
   </si>
   <si>
     <t>Kirk, R. S., &amp; Griffith, D. P. (2008). Impact of intensive family preservation services on disproportionality of out-of-home placement of children of color in one state’s child welfare system. Child Welfare: Journal of Policy, Practice, and Program, 87(5), 87–105.</t>
   </si>
   <si>
     <t>WWHV027429</t>
   </si>
   <si>
     <t>Kirk, R. S.,  Reed-Ashcraft, K., &amp; Pecora, P. J. (2002). Implementing intensive family  preservation services: A case of infidelity. Family Preservation Journal, 6(2), 59-81.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV070925</t>
   </si>
   <si>
     <t>Lange A-M. (2016). 45.2 The effectiveness of parent training as a treatment for preschool attention deficit/ hyperactivity disorder: A multicenter randomized controlled trial of the New Forest Parenting Program in everyday clinical practice. Journal of the American Academy of Child and Adolescent Psychiatry. (Conference presentation). 63rd Annual Meeting of the American Academy of Child and Adolescent Psychiatry. S330.</t>
   </si>
   <si>
     <t>WWHV070887</t>
   </si>
   <si>
     <t>Lange, A., Frydenberg, M., Kristensen, L. J., Rask, C., Sondergaard-Baden, S., Udupi, A., Thomsen, P. H., Daley, D., Houmann, T., &amp; Sonuga-Barke, E. (2018). Parent training for preschool ADHD in routine, specialist care: A randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 57(8), 593–602. doi:10.1016/j.jaac.2018.04.014</t>
   </si>
   <si>
     <t>WWHV088809</t>
   </si>
   <si>
     <t>Larsen, L. B., Daley, D., Lange, A., Sonuga-Barke, E., Thomsen, P. H., &amp; Rask, C. U. (2020). Effect of parent training on health-related quality of life in preschool children with attention-deficit/hyperactivity disorder: A secondary analysis of data from a randomized controlled trial. Journal of the American Academy of Child &amp; Adolescent Psychiatry, (6):734–744.e3. doi:http://dx.doi.org/10.1016/j.jaac.2020.04.014</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV02713</t>
   </si>
   <si>
     <t>Lewis, R. E. (1990). Service-related correlates of treatment success in intensive family preservation services for child welfare. (University of Utah; 0240 Advisor: Chairman: Peter J. Pecora). Dissertation Abstracts International, 51 (03A), 248-1003. (AAG9025368)</t>
   </si>
   <si>
     <t>WWHV027593</t>
   </si>
   <si>
     <t>Lewis,  R. E. (1994). Application and adaptation of intensive family preservation  services to use for  the reunification of  foster-children with their biological parents. Children and Youth Services Review, 16(5-6), 339-361.</t>
   </si>
   <si>
     <t>WWHV027811</t>
   </si>
   <si>
     <t>Lewis,  R. E. (1995). Institutionalizing intensive family preservation services: A strategy  for creating staffing standards based on projections of at-risk children from  referral sources. Family Preservation  Journal, 1(1) 87-109.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV044336</t>
   </si>
   <si>
     <t>McCann, D. C., Thompson, M., Daley, D., Barton, J., Laver-Bradbury, C., Hutchings, J., Coghill, D., Stanton, L., Maishman, T., Dixon, L., Caddy, J., Chorozoglou, M., Raftery, J., &amp; Sonuga-Barke, E. (2014). Study protocol for a randomized controlled trial comparing the efficacy of a specialist and a generic parenting programme for the treatment of preschool ADHD. Trials, 15(1), 1–41. doi:10.1186/1745-6215-15-142</t>
   </si>
   <si>
     <t>WWHV027702</t>
   </si>
   <si>
     <t>Morris,  E., Suarez, L., &amp; Reid, J. C. (1997). Behavioral outcomes of home-based  services for children and adolescents with serious emotional disorders. Family Preservation Journal, 2(2),  21-32.</t>
   </si>
   <si>
     <t>WWHV070919</t>
   </si>
   <si>
     <t>NCT01684644. (2012). A controlled study of parent training in the treatment of ADHD in young children. https://clinicaltrials.gov/show/nct01684644</t>
   </si>
   <si>
     <t>WWHV003844</t>
   </si>
   <si>
     <t>Nelson, K., Landsman, M. K., Tyler, M., &amp; Richardson, B. (1996). Length of service &amp; cost-effectiveness in three intensive family service programs: Final report. Iowa City, IA: University of Iowa.</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV070954</t>
   </si>
   <si>
     <t>Polanczyk, G. V. (2018). Building the evidence to treat preschoolers with ADHD in real-life settings. Journal of the American Academy of Child &amp; Adolescent Psychiatry, 57(8), 544–546. doi:http://dx.doi.org/10.1016/j.jaac.2018.06.002</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV088807</t>
   </si>
   <si>
     <t>Shimabukuro, S., Daley, D., Thompson, M., Laver-Bradbury, C., Lovern, K., &amp; Tripp, G. (2020). Supporting Japanese mothers of children at risk for attention deficit hyperactivity disorder (ADHD): A small scale randomized control trial of Well Parent Japan. Journal of Child &amp; Family Studies, 29(6), 1604–1616. doi:10.1007/s10826-020-01704-6</t>
   </si>
   <si>
     <t>WWHV094379</t>
   </si>
   <si>
     <t>Sonuga‐Barke, E. J., Thompson, M., Daley, D., &amp; Laver‐Bradbury, C. (2004). Parent training for attention deficit/hyperactivity disorder: Is it as effective when delivered as routine rather than as specialist care? British Journal of Clinical Psychology, 43(4), 449–457.</t>
   </si>
   <si>
     <t>WWHV065004</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797–809. Study 2.</t>
   </si>
   <si>
     <t>WWHV094376</t>
   </si>
   <si>
     <t>Sonuga-Barke, E. J., Barton, J., Daley, D., Hutchings, J., Maishman, T., Raftery, J., Stanton, L., Laver-Bradbury, C., Chorozoglou, M., Coghill, D., Little, L., Ruddock, M., Radford, M., Yao, G.L., Lee, L., Gould, L., Shipway, L., Markomichali, P., McGuirk, J., Lowe, M., Perez, E., Lockwood, J., &amp; Thompson, M. J. (2018). A comparison of the clinical effectiveness and cost of specialised individually delivered parent training for preschool attention-deficit/hyperactivity disorder and a generic, group-based programme: a multi-centre, randomised controlled trial of the New Forest Parenting Programme versus Incredible Years. European Child &amp; Adolescent Psychiatry, 27(6), 797-809. Study 1. </t>
   </si>
   <si>
     <t>WWHV027828</t>
   </si>
   <si>
     <t>Spaid,  W. M., &amp; Fraser, M. (1991). The correlates of Success/Failure in brief and  intensive family treatment: Implications for family preservation services. Children and Youth Services Review, 13(1-2),  77-99.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV027775</t>
   </si>
   <si>
     <t>Staudt,  M., &amp; Drake, B. (2002). Intensive family preservation services: Where's the  crisis?24(9-10), 777-795.</t>
   </si>
   <si>
     <t>WWHV027820</t>
   </si>
   <si>
     <t>Steinbock,  J. A. (1992). Keeping families together: The Homebuilders model. The Jewish Social Work Forum, 28, 87-90.</t>
   </si>
   <si>
     <t>WWHV070952</t>
   </si>
   <si>
     <t>Thompson, M. (2012). The New Forest Parenting Programme, a tailored, timely programme for children with preschool type ADHD problems. Neuropsychiatrie De l'Enfance Et De l'Adolescence, 60(5), S92.</t>
   </si>
@@ -521,52 +660,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -830,1319 +972,1701 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E73"/>
+  <dimension ref="A1:E96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="819.8" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
-[...2 lines deleted...]
-      <c r="B6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
-[...2 lines deleted...]
-      <c r="B7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
-[...2 lines deleted...]
-      <c r="B8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
-[...2 lines deleted...]
-      <c r="B9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
-[...2 lines deleted...]
-      <c r="B10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...6 lines deleted...]
-      <c r="C11" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...66 lines deleted...]
-    </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
-[...2 lines deleted...]
-      <c r="B16" t="s">
+      <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C16" t="s">
+      <c r="B16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...6 lines deleted...]
-      <c r="C17" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...51 lines deleted...]
-      <c r="A21" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B21" t="s">
-[...42 lines deleted...]
-      <c r="E23">
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...12 lines deleted...]
-      <c r="E24">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...51 lines deleted...]
-      <c r="A28" t="s">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E62" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B28" t="s">
-[...22 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E29">
+      <c r="E75" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E79" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...54 lines deleted...]
-      <c r="B33" t="s">
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E81" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C33" t="s">
-[...685 lines deleted...]
-      <c r="E73">
+      <c r="E92" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>