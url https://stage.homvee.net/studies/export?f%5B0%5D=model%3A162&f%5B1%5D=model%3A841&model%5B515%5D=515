--- v0 (2025-10-01)
+++ v1 (2026-07-24)
@@ -12,127 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
-    <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV027166</t>
   </si>
   <si>
     <t>Barth, R. (1990).  Theories guiding home-based intensive family preservation services. In J. K.  Whittaker, J. Kinney, E. M. Tracey, &amp; C. Booth (Eds.), Reaching  high-risk families: Intensive family preservation in human services (pp.  89-112). Hawthorne, NY: Aldine de Gruyter.</t>
   </si>
   <si>
-    <t>HOMEBUILDERS (Birth to Age 5)®</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027821</t>
   </si>
   <si>
     <t>Bath, H. I.,  Richey, C. A., &amp; Haapala, D. A. (1992). Child age and outcome correlates in  intensive family preservation services. Children  and Youth Services Review, 14(5), 389-406.</t>
   </si>
   <si>
     <t>WWHV020281</t>
   </si>
   <si>
     <t>Bergquist, C., Pope, G., &amp; Corliss, K. (1995). Evaluation of Michigan’s Families First program, summary report. Lansing, MI: Michigan Department of Social Services.</t>
   </si>
   <si>
     <t>WWHV027818</t>
   </si>
   <si>
     <t>Blythe, B. J.,  &amp; Kelly, S. A. (1993). Keeping families and children safe. Reclaiming  Children and Youth. Journal of Emotional  and Behavioral Problems, 1(4), 23-26.</t>
   </si>
   <si>
     <t>WWHV027134</t>
   </si>
   <si>
     <t>Burns, M. K.  (2002). Cementing the cracks: A qualitative study of how parents interpret  their experiences as recipients of family preservation services. (Pennsylvania  State University; 0176 Advisor: Daniele Flannery). Dissertation Abstracts International, 63 (05A), 267-1666. (AAI3051628)</t>
   </si>
   <si>
     <t>WWHV027796</t>
   </si>
   <si>
     <t>Campbell, L.  (1998). Translating intensive family preservation services across national  boundaries: An australian experience. Child  Welfare, 77(1), 79-93.</t>
   </si>
   <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
-    <t>Indeterminate</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV003551</t>
   </si>
   <si>
     <t>Evans, M., Boothroyd, R., &amp; Armstrong, M. (1997). Development and implementation of an experimental study of the effectiveness of intensive in-home crisis services for children and their families. Journal of Emotional and Behavioral Disorders, 5(2), 93–105.</t>
   </si>
   <si>
     <t>WWHV003429</t>
   </si>
   <si>
     <t>Evans, M. E., Boothroyd, R. A., Armstrong, M. I., Greenbaum, P. E., Crown, E. C., &amp; Kuppinger, A. D. (2003). An experimental study of the effectiveness of intensive in-home crisis services for children and their families: Program outcomes. Journal of Emotional &amp; Behavioral Disorders, 11(2), 92.</t>
   </si>
   <si>
     <t>WWHV027819</t>
   </si>
   <si>
     <t>Fagan,  C. P. B. (1992). Keeping families together: The homebuilders model. Child Welfare, 71(3), 283-285.</t>
   </si>
   <si>
     <t>WWHV027825</t>
@@ -167,86 +155,80 @@
   <si>
     <t>WWHV027136</t>
   </si>
   <si>
     <t>Harvan, J. S. H. (2001). The relationship between child, family, and treatment variables and family functioning in abusive and neglectful families. (University of Georgia; 0077 Advisor: Director Kevin DeWeaver). Dissertation Abstracts International, 62 (09A), 365-3187. (AAI3025306)</t>
   </si>
   <si>
     <t>WWHV027165</t>
   </si>
   <si>
     <t>Hawkins,  J. D., &amp; Catalano, R. F. (1990). Intensive  family preservation services: Broadening the vision for prevention. In  J. K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 179–192). New York: Aldine  de Gruyter.</t>
   </si>
   <si>
     <t>WWHV027883</t>
   </si>
   <si>
     <t>Hayward, K., &amp; Cameron, G. (2002). The nature and  effectiveness of intensive family preservation services. Waterloo, ON:  Partnerships for Children and Families Project, Faculty of Social Work, Wilfrid  Laurier University.</t>
   </si>
   <si>
     <t>WWHV027471</t>
   </si>
   <si>
     <t>Hayward,  K., &amp; Cameron, G. Focusing intensive family preservation services: Patterns  and consequences. Child &amp; Youth Care Forum, 31(5), 347-362.</t>
   </si>
   <si>
-    <t>Not applicable (NA) - implementation study</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027574</t>
   </si>
   <si>
     <t>Helming,  E. (1999). Assistance for families in crisis situations - from the home  builders model to the families-first program and family activation concepts in  germany. Zeitschrift Fur Padagogik, 39 (supplement), 153-168.</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV094984</t>
   </si>
   <si>
     <t>Jester, J. M., Rosenblum, K. L., Muzik, M., Niec, L. N., Stringer, M. K., Handelzalts, J. E., Brophy-Herb, H. E., Stacks, A. M., Weatherston, D. J., Torres, C., Julian, M. M., Lawler, J. M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Demographic and psychological factors that predict retention in infant mental health home visiting. Early Childhood Research Quarterly, 62, 64–75. https://doi.org/10.1016/j.ecresq.2022.07.010</t>
   </si>
   <si>
     <t>WWHV094462</t>
   </si>
   <si>
     <t>Julian, M. M., Muzik, M., Jester, J. M., Handelzalts, J., Erickson, N., Stringer, M., Brophy-Herb, H., Ribaudo, J., Huth-Bocks, A., Lawler, J., Stacks, A., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2021). Relationships heal: Reducing harsh parenting and child abuse potential with relationship-based parent-infant home visiting. Children and Youth Services Review, 128, Article 106135.  https://doi.org/10.1016/j.childyouth.2021.106135</t>
   </si>
   <si>
     <t>WWHV095189</t>
   </si>
   <si>
     <t>Julian, M. M., Riggs, J., Wong, K., Lawler, J. M., Brophy-Herb, H. E., Ribaudo, J., Stacks, A., Jester, J. M., Pitzen, J., Rosenblum, K. L., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2023). Relationships reduce risks for child maltreatment: Results of an experimental trial of infant mental health home visiting. Frontiers in Psychiatry, 14, 979740. https://doi.org/10.3389/fpsyt.2023.979740</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV027135</t>
   </si>
   <si>
     <t>Kauffman, F. G. (2002). Preventing child abuse and neglect in Arizona: Perceptions of the HomeBuilders’ model. (Arizona State University; 0010). Dissertation Abstracts International, 63 (04A), 142-1558. (AAI3045650)</t>
   </si>
   <si>
     <t>WWHV027161</t>
   </si>
   <si>
     <t>Kinney, J., &amp;  Dittmar, K. (1995). HomeBuilders: Helping families help themselves. In I. M.  Schwartz &amp; P. AuClaire (Eds.), Home-based  services for troubled children (pp. 29–54). Lincoln, NE: University of  Nebraska Press.</t>
   </si>
   <si>
     <t>WWHV027167</t>
   </si>
   <si>
     <t>Kinney, J.,  Haapala, D., Booth, C., &amp; Leavitt, S. (1990). The HomeBuilders model. In J.  K. Whittaker, J. Kinney, E. M. Tracy, &amp; C. Booth (Eds.), Reaching high-risk families: Intensive  family preservation in human services (pp. 31–64). New York, NY: Aldine De  Gruyter.</t>
   </si>
   <si>
     <t>WWHV027703</t>
   </si>
   <si>
     <t>Kinney,  J. M., &amp; Haapla, D. A. (1984). First year HomeBuilder mental health project  report. Federal Way, WA: Behavioral Sciences Institute.</t>
   </si>
   <si>
     <t>WWHV027413</t>
@@ -285,53 +267,50 @@
     <t>Lewis,  R. E. (1995). Institutionalizing intensive family preservation services: A strategy  for creating staffing standards based on projections of at-risk children from  referral sources. Family Preservation  Journal, 1(1) 87-109.</t>
   </si>
   <si>
     <t>WWHV027702</t>
   </si>
   <si>
     <t>Morris,  E., Suarez, L., &amp; Reid, J. C. (1997). Behavioral outcomes of home-based  services for children and adolescents with serious emotional disorders. Family Preservation Journal, 2(2),  21-32.</t>
   </si>
   <si>
     <t>WWHV003844</t>
   </si>
   <si>
     <t>Nelson, K., Landsman, M. K., Tyler, M., &amp; Richardson, B. (1996). Length of service &amp; cost-effectiveness in three intensive family service programs: Final report. Iowa City, IA: University of Iowa.</t>
   </si>
   <si>
     <t>WWHV094406</t>
   </si>
   <si>
     <t>Ribaudo, J., Lawler, J. M., Jester, J. M., Riggs, J., Erickson, N. L., Stacks, A. M., Brophy-Herb, H., Muzik, M., &amp; Rosenblum, K. L. (2022). Maternal history of adverse experiences and posttraumatic stress disorder symptoms impact toddlers’ early socioemotional wellbeing: The benefits of infant mental health-home visiting. Frontiers in Psychology, 12, 792989. https://doi.org/10.3389/fpsyg.2021.792989</t>
   </si>
   <si>
     <t>WWHV094490</t>
   </si>
   <si>
     <t>Riggs, J. L., Rosenblum, K. L., Muzik, M., Jester, J., Freeman, S., Huth-Bocks, A., Waddell, R., Alfafara, E., Miller, A., Lawler, J., Erickson, N., Weatherston, D., Shah, P., Brophy-Herb, H., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). Infant mental health home visiting mitigates impact of maternal adverse childhood experiences on toddler language competence: A randomized controlled trial. Journal of Developmental and Behavioral Pediatrics, 43(4), e227–e236. https://doi.org/10.1097/DBP.0000000000001020</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV085984</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Muzik, M., Jester, J. M., Huth-Bocks, A., Erickson, N., Ludtke, M., Weatherston, D., Brophy-Herb, H., Tableman, B., Alfafara, E., Waddell, R., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Community-delivered infant-parent psychotherapy improves maternal sensitive caregiving: Evaluation of the Michigan Model of Infant Mental Health Home Visiting. Infant Mental Health Journal, 41(2), 178–190. https://doi.org/10.1002/imhj.21840</t>
   </si>
   <si>
     <t>WWHV092157</t>
   </si>
   <si>
     <t>Rosenblum, K., Muzik, M., &amp; Riggs, J. (2020). 20.4 Infant mental health home visiting buffers the adverse impact of maternal adverse childhood experiences on toddler and parent outcomes. Journal of the American Academy of Child and Adolescent Psychiatry, 59(10), S297. https://doi.org/10.1016/j.jaac.2020.07.668</t>
   </si>
   <si>
     <t>WWHV094546</t>
   </si>
   <si>
     <t>Rosenblum, K. L., Riggs, J., Freeman, S., Shah, P. E., Muzik, M., &amp; Michigan Collaborative for Infant Mental Health Research. (2022). In-the-moment ratings on the Early Relational Health Screen: A pilot study of application in home visiting and primary care. Infant Mental Health Journal, 43(3), 410–423. https://doi.org/10.1002/imhj.21978</t>
   </si>
   <si>
     <t>WWHV081158</t>
   </si>
   <si>
     <t>Shea, S. E., Goldberg, S., &amp; Weatherston, D. J. (2016). A community mental health professional development model for the expansion of reflective practice and supervision: Evaluation of a pilot training series for infant mental health professionals. Infant Mental Health Journal, 37(6), 653–669. https://doi.org/10.1002/imhj.21611</t>
   </si>
@@ -464,52 +443,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -776,1163 +758,902 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...10 lines deleted...]
-      <c r="A9" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E9">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...10 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B14" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...10 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B15" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...10 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B16" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C17" t="s">
-[...10 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C18" t="s">
-[...10 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B21" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B22" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C20" t="s">
-[...10 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C22" s="1"/>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B23" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C21" t="s">
-[...10 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E22">
-[...4 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B25" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C23" t="s">
-[...10 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B26" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B27" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B28" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C26" t="s">
-[...10 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B29" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="B30" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E27">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C28" t="s">
-[...10 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B32" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      <c r="A30" t="s">
+      <c r="C32" s="1"/>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B33" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C33" s="1"/>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B34" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C34" s="1"/>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B35" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C32" t="s">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C35" s="1"/>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B36" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B37" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B38" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C35" t="s">
-[...10 lines deleted...]
-      <c r="A36" t="s">
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B39" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B40" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B41" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C38" t="s">
-[...10 lines deleted...]
-      <c r="A39" t="s">
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B42" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C39" t="s">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B43" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      <c r="A41" t="s">
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B44" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="C44" s="1"/>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="E41">
-[...4 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B45" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C42" t="s">
-[...10 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B46" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C46" s="1"/>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      <c r="A44" t="s">
+      <c r="B47" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C47" s="1"/>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C44" t="s">
-[...10 lines deleted...]
-      <c r="A45" t="s">
+      <c r="B48" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C45" t="s">
-[...10 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B49" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C49" s="1"/>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C46" t="s">
-[...10 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B50" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C50" s="1"/>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C47" t="s">
-[...10 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B51" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C51" s="1"/>
+      <c r="D51" s="1"/>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...10 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B52" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C52" s="1"/>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C49" t="s">
-[...10 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B53" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C53" s="1"/>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B54" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C51" t="s">
-[...10 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B55" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C52" t="s">
-[...10 lines deleted...]
-      <c r="A53" t="s">
+      <c r="B56" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C56" s="1"/>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C53" t="s">
-[...10 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B57" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C57" s="1"/>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C54" t="s">
-[...10 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B58" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C58" s="1"/>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C55" t="s">
-[...10 lines deleted...]
-      <c r="A56" t="s">
+      <c r="B59" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C59" s="1"/>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C56" t="s">
-[...10 lines deleted...]
-      <c r="A57" t="s">
+      <c r="B60" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C60" s="1"/>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C57" t="s">
-[...10 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B61" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C58" t="s">
-[...10 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B62" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C62" s="1"/>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C59" t="s">
-[...10 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B63" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C60" t="s">
-[...10 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B64" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B61" t="s">
-[...59 lines deleted...]
-      <c r="E64">
+      <c r="C64" s="1"/>
+      <c r="D64" s="1"/>
+      <c r="E64" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>