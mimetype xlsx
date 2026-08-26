--- v0 (2026-06-25)
+++ v1 (2026-08-26)
@@ -3560,51 +3560,51 @@
       </c>
       <c r="B110" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E111" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E112" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="1" t="s">
         <v>240</v>