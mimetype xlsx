--- v0 (2025-10-06)
+++ v1 (2026-08-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="390">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV016744</t>
   </si>
   <si>
     <t>Aarons, G. A., Fettes, D. L., Flores, L. E., &amp; Sommerfeld, D. H. (2009). Evidence-based practice implementation and staff emotional exhaustion in children's services. Behaviour Research &amp; Therapy, 47(11), 954–960. doi:10.1016/j.brat.2009.07.006</t>
   </si>
   <si>
     <t>SafeCare®</t>
   </si>
   <si>
@@ -95,134 +95,162 @@
   <si>
     <t>Aslam, H., Kemp, L., Harris, E., &amp; Gilbert, E. (2009). Socio‐cultural perceptions of sudden infant death syndrome among migrant Indian mothers. Journal of Paediatrics and Child Health, 45(11), 670-675.</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>WWHV062577</t>
   </si>
   <si>
     <t>At-risk families could benefit from tailored parent training. (2016). Community Practitioner, 89(8), 8.</t>
   </si>
   <si>
     <t>WWHV062643</t>
   </si>
   <si>
     <t>Baggett, K. M., Self-Brown, S. R., Osborne, M. C., Rostad, W., &amp; Feil, E. (2017). A technology-mediated approach to the implementation of an evidence-based child maltreatment prevention program. Child Maltreatment, 22(4), 344–353.</t>
   </si>
   <si>
     <t>WWHV027460</t>
   </si>
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV073796</t>
   </si>
   <si>
     <t>Beachy-Quick, K., Lee, C., McConnell, L., Orsi, R., Timpe, Z., &amp; Winokur, M. (2018). SafeCare Colorado Program Evaluation Report 2014-2017. Colorado State University, Social Work Research Center, 1–77. https://earlychildhoodframework.org/reports/safecare-colorado-final-rep…</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV016797</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (2000). Training parents reported for or at risk for child abuse and neglect to identify and treat their children's illnesses. Journal of Family Violence, 15(4), 311–330.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>WWHV062557</t>
   </si>
   <si>
     <t>Birken, S. A., Bunger, A. C., Powell, B. J., Turner, K., Clary, A. S., Klaman, S. L., Yu, Y., Whitaker, D. J., Self, S. R., Rostad, W. L., Shanley Chatham, J. R., Kirk, M. A., Shea, C. M., Haines, E., Weiner, B. J., &amp; Yu, Y. (2017). Organizational theory for dissemination and implementation research. Implementation Science, 12, 1–15.</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV065886</t>
   </si>
   <si>
     <t>Bruce, T., Byrne, F., &amp; Kemp, L. (2018). Using Skype to support remote clinical supervision for health professionals delivering a sustained maternal early childhood programme: A phenomenographical study. Contemporary Nurse, 54(1), 4–12.</t>
   </si>
   <si>
     <t>WWHV094355</t>
   </si>
   <si>
     <t>Bryson, H., Mensah, F., Price, A., Gold, L., Mudiyanselage, S. B., Kenny, B., Dakin, P., Bruce, T., Noble, K., Kemp, L., &amp; Goldfeld, S. (2021). Clinical, financial and social impacts of COVID-19 and their associations with mental health for mothers and children experiencing adversity in Australia. PLoS ONE, 16(9), Article e0257357.</t>
   </si>
   <si>
     <t>WWHV094412</t>
   </si>
   <si>
     <t>Bullinger, L. R., Marcus, S., Reuben, K., Whitaker, D., &amp; Self-Brown, S. (2022). Evaluating child maltreatment and family violence risk during the COVID-19 Pandemic: Using a telehealth home visiting program as a conduit to families. Infant Mental Health Journal, 43(1). https://doi.org/10.1002/imhj.21968</t>
   </si>
   <si>
     <t>WWHV016763</t>
   </si>
   <si>
     <t>Campbell, R. V., &amp; Others, A. (1986). Migraine headaches and marriage and family happiness: An ecobehavioral approach. (ERIC Document Reproduction Service No. ED292023).</t>
   </si>
   <si>
     <t>WWHV029477</t>
   </si>
   <si>
     <t>Carta, J., J. B. Lefever, K. Bigelow, J. Borkowski, and S. Warren. (n.d.) “Preventing child maltreatment through a cellular-phone technology-based parenting program.” Final report prepared for the Centers for Disease Control and Prevention.</t>
   </si>
   <si>
     <t>WWHV027464</t>
   </si>
   <si>
     <t>Chaffin, M., Bard, D., Bigfoot, D. S., &amp; Maher, E. J. (2012). Is a structured, manualized, evidence-based treatment protocol culturally competent and equivalently effective among American Indian parents in child welfare? Child Maltreatment, 17(3), 242–252.</t>
   </si>
   <si>
     <t>WWHV062542</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Aarons, G., Fettes, D., Hurlburt, M., &amp; Ledesma, K. (2016). EBT fidelity trajectories across training cohorts using the interagency collaborative team strategy. Administration &amp; Policy in Mental Health &amp; Mental Health Services Research, 43(2), 144–156.</t>
   </si>
   <si>
     <t>WWHV029475</t>
   </si>
   <si>
     <t>Chaffin, M., Hecht, D., Bard, D., Silovsky, J. F., &amp; Beasley, W. (2012). A statewide trial of SafeCare home-based services model with parents in child protective services.  Pediatrics, 129(3), 509-515.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV062748</t>
   </si>
   <si>
     <t>Corso, P., Taylor, N., Bennett, J., Ingels, J., Self-Brown, S., &amp; Whitaker, D. (2014). Marginal cost analysis of two train-the-trainer models for implementing SafeCare. Western Journal of Emergency Medicine, 15(5), 623–626.</t>
   </si>
   <si>
     <t>WWHV081397</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV038074</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (Mar 2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV034695</t>
@@ -455,131 +483,167 @@
   <si>
     <t>WWHV062588</t>
   </si>
   <si>
     <t>Guastaferro, K., Miller, K., Shanley Chatham, J. R., Whitaker, D. J., McGilly, K., &amp; Lutzker, J. R. (2017). Systematic braiding of 2 evidence-based parent training programs: Qualitative results from the pilot phase. Family &amp; Community Health, 40(1), 88–97.</t>
   </si>
   <si>
     <t>WWHV062731</t>
   </si>
   <si>
     <t>Guinn, A. S., Lutzker, J. R., &amp; Chaffin, M. (2017). "SafeCare," the case for parent-infant language training. In P. Leach (Ed.), Transforming Infant Wellbeing: Research, Policy and Practice for the First 1001 Critical Days (pp. 215–223). New York: Routledge.</t>
   </si>
   <si>
     <t>WWHV065551</t>
   </si>
   <si>
     <t>Gunderson, L. M., Willging, C. E., Trott Jaramillo, E. M., Green, A. E., Fettes, D. L., Aarons, G. A., &amp; Hecht, D. B. (2018). The good coach: Implementation and sustainment factors that affect coaching as evidence-based intervention fidelity support. Journal of Children's Services, 13(1), 1–17. https://doi.org/10.1108/JCS-09-2017-0043</t>
   </si>
   <si>
     <t>WWHV089883</t>
   </si>
   <si>
     <t>Haine-Schlagel, R., Fettes, D. L., Finn, N., Hurlburt, M., &amp; Aarons, G. A. (2020). Parent and caregiver active participation toolkit (PACT): Adaptation for a home visitation program. Journal of Child &amp; Family Studies, 29(1), 29–43. https://doi.org/10.1007/s10826-019-01659-3</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV017047</t>
   </si>
   <si>
     <t>Helping Oklahoma families in greatest need: Preventing child maltreatment. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV078049</t>
   </si>
   <si>
     <t>Hubel, G. S., Rostad, W. L., Self-Brown, S., &amp; Moreland, A. D. (2018). Service needs of adolescent parents in child welfare: Is an evidence-based, structured, in-home behavioral parent training protocol effective? Child Abuse &amp; Neglect, 79, 203–212. https://doi.org/10.1016/j.chiabu.2018.02.005</t>
   </si>
   <si>
     <t>WWHV062552</t>
   </si>
   <si>
     <t>Hurlburt, M., Aarons, G. A., Fettes, D., Willging, C., Gunderson, L., &amp; Chaffin, M. J. (2014). Interagency collaborative team model for capacity building to scale-up evidence-based practice. Children &amp; Youth Services Review, 39, 160–168.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV030351</t>
   </si>
   <si>
     <t>Jabaley, J. J., Lutzker, J. R., Whitaker, D. J., &amp; Self-Brown, S. (2011). Using iPhones to enhance and reduce face-to-face home safety sessions within SafeCare: An evidence-based child maltreatment prevention program. Journal of Family Violence, 26(5), 377-385.</t>
   </si>
   <si>
     <t>WWHV062587</t>
   </si>
   <si>
     <t>Johnson, M. C., Schellekens, O., Stewart, J., van Ostenberg, P., de Wit, T. R., &amp; Spieker, N. (2016). SafeCare: An innovative approach for improving quality through standards, benchmarking, and improvement in low- and middle-income countries. Joint Commission Journal On Quality &amp; Patient Safety, 42(8), 350–AP11.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV094356</t>
   </si>
   <si>
     <t>June, K. J., Lee, J. Y., &amp; Cho, S. H. (2021). Infant mother's experiences with the sustained nurse home-visiting program. Journal of The Korean Society of Maternal and Child Health, 25(1), 31–41.</t>
   </si>
   <si>
     <t>WWHV094357</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Variations in sustained home visiting care for mothers and children experiencing adversity. Public Health Nursing, 39(1), 71–81.</t>
   </si>
   <si>
     <t>WWHV094842</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Does customised care improve satisfaction and positively enable parents in sustained home visiting for mothers and children experiencing adversity?. BMC Health Services Research, 22(1), 1361.</t>
   </si>
   <si>
     <t>WWHV029484</t>
   </si>
   <si>
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50-58.</t>
   </si>
   <si>
     <t>WWHV081343</t>
   </si>
   <si>
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50–58.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV056869</t>
   </si>
   <si>
     <t>Kemp, L. (2016). Adaptation and fidelity: A recipe analogy for achieving both in population scale implementation. Prevention Science, 17(4), 429–438.</t>
   </si>
   <si>
     <t>WWHV004170</t>
   </si>
   <si>
     <t>Kemp, L., Anderson, T., Travaglia, J., &amp; Harris, E. (2005). Sustained nurse home visiting in early childhood: Exploring Australian nursing competencies. Public Health Nursing, 22(3), 254–259.</t>
   </si>
   <si>
     <t>WWHV056123</t>
   </si>
   <si>
     <t>Kemp, L., Bruce, T., &amp; Byrne, F. (2016). Parenting effectively despite: The maternal early childhood sustained home-visiting program. Australian Nursing &amp; Midwifery Journal, 24(2), 42–43.</t>
   </si>
   <si>
     <t>WWHV094358</t>
   </si>
   <si>
     <t>Kemp, L., Bruce, T., Elcombe, E.L., Anderson, T., Vimpani, G., Price, A., Smith, C. &amp; Goldfeld, S. (2019). Quality of delivery of “right@ home”: Implementation evaluation of an Australian sustained nurse home visiting intervention to improve parenting and the home learning environment. PLoS ONE, 14(5), Article e0215371.</t>
   </si>
   <si>
     <t>WWHV060551</t>
@@ -647,56 +711,68 @@
   <si>
     <t>WWHV038867</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2012). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre- and postnatal period: Process evaluation. Journal of Advanced Nursing. DOI: 10.1111/jan.12052</t>
   </si>
   <si>
     <t>WWHV094843</t>
   </si>
   <si>
     <t>Kemp L. Translational research. (2018) In: Liamputtong P, ed. Handbook of Research Methods in Health Social Sciences. Singapore: Springer Nature Singapore.</t>
   </si>
   <si>
     <t>WWHV094844</t>
   </si>
   <si>
     <t>Kervin, B. E., Kemp, L., &amp; Pulver, L. J. (2010). Types and timing of breastfeeding support and its impact on mothers' behaviours. Journal of Paediatrics and Child Health, 46(3), 85–91.</t>
   </si>
   <si>
     <t>WWHV094845</t>
   </si>
   <si>
     <t>Khang Y-H, Cho S-H, June KJ, Lee JY, Kim Y-M, Cho H-J. (2018). The Seoul Healthy First Step Project: Introduction and expansion, program content and performance, and future challenges. Journal of the Korean Society of Maternal and Child Health, 22(2), 63–76.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV056193</t>
   </si>
   <si>
     <t>Kurth, E., Krähenbühl, K., Eicher, M., Rodmann, S., Fölmli, L., Conzelmann, C., &amp; Zemp, E. (2016). Safe start at home: What parents of newborns need after early discharge from hospital—a focus group study. BMC Health Services Research, 16(1), 1–14.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV081443</t>
   </si>
   <si>
     <t>Lee, J. Y., June, K. J., &amp; Cho, S. H. (2017). Competencies of nurses in a maternal early childhood sustained home-visiting program. Journal of Korean Academy of Community Health Nursing, 28(4), 397–409.</t>
   </si>
   <si>
     <t>WWHV078017</t>
   </si>
   <si>
     <t>Lengnick-Hall, R., Fenwick, K., Hurlburt, M. S., Green, A., Askew, R. A., &amp; Aarons, G. A. (2019). Let's talk about adaptation! how individuals discuss adaptation during evidence-based practice implementation. Journal of Children's Services, 14(4), 266–277. https://doi.org/10.1108/JCS-05-2018-0010</t>
   </si>
   <si>
     <t>WWHV089881</t>
   </si>
   <si>
     <t>Lengnick-Hall, R., Willging, C. E., Hurlburt, M. S., &amp; Aarons, G. A. (2020). Incorporators, early investors, and learners: A longitudinal study of organizational adaptation during EBP implementation and sustainment. Implementation Science, 15(74). https://doi.org/10.1186/s13012-020-01031-w</t>
   </si>
   <si>
     <t>WWHV095828</t>
   </si>
   <si>
     <t>Lewis, K., Ashby, K., McKelvey, L., &amp; Fitzgerald, S. (2023). Arkansas Family First Prevention Services ACT Evaluation. Little Rock, AR: University of Arkansas for Medical Sciences. https://medicine.uams.edu/familymedicine/wp-content/uploads/sites/7/202…</t>
   </si>
   <si>
     <t>WWHV016953</t>
@@ -725,152 +801,212 @@
   <si>
     <t>WWHV034721</t>
   </si>
   <si>
     <t>Lutzker, J. R., &amp; Merrick, J. (2009). Extending evidence-based practice in child maltreatment: Training trainers, understanding implementation and cultural adaptations. International Journal of Child Health and Human Development, 2(1), 3-4.</t>
   </si>
   <si>
     <t>WWHV016776</t>
   </si>
   <si>
     <t>Lutzker, J. R., &amp; Rice, J. M. (1984). Project 12-ways: Measuring outcome of a large in-home service for treatment and prevention of child abuse and neglect. Child Abuse &amp; Neglect, 8(4), 519-524.</t>
   </si>
   <si>
     <t>WWHV027970</t>
   </si>
   <si>
     <t>Lutzker, J. R., Tymchuk, A. J., &amp; Bigelow, K. M. (2001). Applied research in child maltreatment: Practicalities and pitfalls.Children’s Services, Social Policy, Research, and Practice, 4(3), 141-156.</t>
   </si>
   <si>
     <t>WWHV016899</t>
   </si>
   <si>
     <t>Lutzker, J. R., Wesch, D., &amp; Rice, J. M. (1984). A review of project "12-ways": An ecobehavioral approach to the treatment and prevention of child abuse and neglect. Advances in Behaviour Research &amp; Therapy, 6(1), 63-73.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV013083</t>
   </si>
   <si>
     <t>Mandel, U., Bigelow, K., &amp; Lutzker, J. (1998). Using video to reduce home safety hazards in the homes of parents reported for child abuse and neglect. Journal of Family Violence, 13(2), 147-162.</t>
   </si>
   <si>
     <t>WWHV016779</t>
   </si>
   <si>
     <t>Metchikian, K., Mink, J., Bigelow, K., Lutzker, J., &amp; Doctor, R. (1999). Reducing home safety hazards in the homes of parents reported for neglect. Child &amp; Family Behavior Therapy, 21(3), 23–34. </t>
   </si>
   <si>
     <t>WWHV094479</t>
   </si>
   <si>
     <t>Miles, E. M., "What Works for Whom" in Family Support Programs: Leveraging Administrative Data to Improve Precision Matching" (2022). Electronic Theses and Dissertations. 2141. https://digitalcommons.du.edu/etd/2141</t>
   </si>
   <si>
     <t>WWHV056978</t>
   </si>
   <si>
     <t>Morales, Y., Lutzker, J. R., Shanley, J. R., &amp; Guastaferro, K. M. (2016). Child maltreatment prevention. In J. Merrick (Ed.), Children and Childhood: Some International Aspects (pp. 75–88). Hauppauge, NY: Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV094562</t>
   </si>
   <si>
     <t>Nguyen, H. N. J., Mensah, F., Goldfeld, S., Mainzer, R., &amp; Price, A. (2022) The complementary impacts of nurse home visiting and high quality childcare for children experiencing adversity. Journal of Paediatrics and Child Health, 58 (S2), 136.</t>
   </si>
   <si>
     <t>WWHV065838</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., &amp; Zeira, A. (2018). SafeCare in Israel: The challenges of implementing an evidence-based program. Children &amp; Youth Services Review, 85, 187–193.  https://doi.org/10.1016/j.childyouth.2017.12.031</t>
   </si>
   <si>
     <t>WWHV089879</t>
   </si>
   <si>
     <t>Oppenheim-Weller, S., Zeira, A., &amp; Mazursky, N. (2020). Evaluating SafeCare® in Israel: Benefits for the families. Child &amp; Family Social Work, 25(3), 665–673. https://doi.org/10.1111/cfs.12741</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV081393</t>
   </si>
   <si>
     <t>Plastow, L. (2013). Implementing maternal early childhood sustained home visiting in Essex. Journal of Health Visiting, 1(2), 96–103.</t>
   </si>
   <si>
     <t>WWHV094847</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Bishop, L., &amp; Goldfeld, S. (2017). The feasibility and acceptability of a population‐level antenatal risk factor survey: Cross‐sectional pilot study. Journal of Paediatrics and Child Health, 53(6), 572–577.</t>
   </si>
   <si>
     <t>WWHV094846</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Smith, C., Orsini, F., Hiscock, H., Gold, L., Smith, A., Bishop, L., Goldfeld S. (2019). A brief survey to identify pregnant women experiencing increased psychosocial and socioeconomic risk. Women and Birth, 32(3), e351–e358.</t>
   </si>
   <si>
     <t>WWHV094446</t>
   </si>
   <si>
     <t>Price, A., Mudiyanselage, S. B., Schembri, R., Mensah, F., Kemp, L., Harris, D., &amp; Goldfeld, S. (2022). The impact of nurse home visiting on the use, dose and quality of formal childcare: 3-Year Follow-Up of a randomized trial. Academic Pediatrics, 22(2), 233–243.</t>
   </si>
   <si>
     <t>WWHV089983</t>
   </si>
   <si>
     <t>Rogers-Brown, J. S., Self-Brown, S., Romano, E., Weeks, E., Thompson, W. W., &amp; Whitaker, D. J. (2020). Behavior change across implementations of the SafeCare model in real world settings. Children and Youth Services Review, 117. https://doi.org/10.1016/j.childyouth.2020.105284</t>
   </si>
   <si>
     <t>WWHV089875</t>
   </si>
   <si>
     <t>Romano, E., Gallitto, E., Firth, K., &amp; Whitaker, D. (2020). Does the SafeCare parenting program impact caregiver mental health? Journal of Child &amp; Family Studies, 29(9), 2653–2665. https://doi.org/10.1007/s10826-020-01774-6</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV062681</t>
   </si>
   <si>
     <t>Seay, K. D., Byers, K., Feely, M., Lanier, P., Maguire-Jack, K., &amp; McGill, T. (2015). Scaling up: Replicating promising interventions with fidelity. In D. Daro, A. Cohn Donnelly, L. A. Huang, &amp; B. J. Powell (Eds.), Advances in Child Abuse Prevention Knowledge: The Perspective of New Leadership (pp. 179–201). Cham, Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV034110</t>
   </si>
   <si>
     <t>Self-Brown, S., Frederick, K., Binder, S., Whitaker, D., Lutzker, J., Edwards, A., &amp; Blankenship, J. (2011). Examining the need for cultural adaptations to an evidence-based parent training program targeting the prevention of child maltreatment.  Children and Youth Services Review, 33, 1166-1172.</t>
   </si>
   <si>
     <t>WWHV050182</t>
   </si>
   <si>
     <t>Self-Brown, S., McFry, E., Montesanti, A., Edwards-Gaura, A., Lutzker, J., Shanley, J., &amp; Whitaker, D. (2014). SafeCare: A prevention and intervention program for child neglect and physical abuse. In R. Reece, R. Hanson &amp; J. Sargent (Eds.), Treatment of Child Abuse: Common Ground for Mental Health, Medical, and Legal Practitioners (pp. 50–58). Baltimore, MD: Johns Hopkins University Press.</t>
   </si>
   <si>
     <t>WWHV061732</t>
   </si>
   <si>
     <t>Self-Brown, S., Osborne, M. C., Lai, B. S., De Veauuse Brown, N., Glasheen, T. L., &amp; Adams, M. C. (2017). Initial findings from a feasibility trial examining the SafeCare Dad to Kids program with marginalized fathers. Journal of Family Violence, 32(8), 751–766.</t>
   </si>
   <si>
     <t>WWHV062532</t>
@@ -909,50 +1045,56 @@
     <t>Silovsky, J., Bard, D., Owora, A. H., Milojevich, H., Jorgensen, A., &amp; Hecht, D. (2022). Risk and protective factors associated with adverse childhood experiences in vulnerable families: Results of a randomized clinical trial of SafeCare®. Child Maltreatment, 28(2), 384–395. https://doi.org/10.1177/10775595221100723</t>
   </si>
   <si>
     <t>WWHV017048</t>
   </si>
   <si>
     <t>Silovsky, J.F., Chaffin, M., Hecht, D. Lutzker, J.R., Bard, D. The Oklahoma prevention of child maltreatment in high-risk families study (OPCM). Unpublished Manuscript.</t>
   </si>
   <si>
     <t>WWHV064955</t>
   </si>
   <si>
     <t>Slemaker, A., Espeleta, H. C., Heidari, Z., Bohora, S. B., &amp; Silovsky, J. F. (2017). Childhood injury prevention: Predictors of home hazards in Latino families enrolled in SafeCare. Journal of Pediatric Psychology, 42(7), 738–747.</t>
   </si>
   <si>
     <t>WWHV091398</t>
   </si>
   <si>
     <t>Smith, J., Levickis, P., Goldfeld, S., Kemp, L., &amp; Conway, L. (2021). Maternal linguistic input and child language in a cohort at risk of experiencing social adversity. Language Learning and Development, 17(3), 254–271.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV062672</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2016). Maternal substance abuse, recovery and handling their children’s illnesses. In J. Merrick (Ed.), Public Health: Some International Aspects (pp. 55–67). Hauppauge, NY: Nova Biomedical Books.</t>
   </si>
   <si>
     <t>WWHV062680</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2015). Training mothers recovering from substance abuse to identify and treat their children’s illnesses. In J. Merrick (Ed.), Child Health and Human Development Yearbook 2014. Hauppauge, NY: Nova Science Publishers.</t>
   </si>
   <si>
     <t>WWHV062687</t>
   </si>
   <si>
     <t>Strong, L. E. A., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., Self-Brown, S., &amp; Guastaferro, K. M. (2014). Training mothers recovering from substance abuse to identify and treat their children’s illnesses. International Journal of Child Health and Human Development, 7(2), 157–166.</t>
   </si>
@@ -1079,52 +1221,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1388,2883 +1533,3265 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E165"/>
+  <dimension ref="A1:E188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E188"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="484.739" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...9 lines deleted...]
-      <c r="D12" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E12">
+      <c r="E13" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-      <c r="A13" t="s">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
-[...25 lines deleted...]
-      <c r="E14">
+      <c r="E56" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...17 lines deleted...]
-      <c r="A16" t="s">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E16">
+      <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...6 lines deleted...]
-      <c r="C17" t="s">
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D86" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...12 lines deleted...]
-      <c r="E18">
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E97" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E98" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E103" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E112" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...60 lines deleted...]
-      <c r="D22" t="s">
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E22">
+      <c r="E114" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...57 lines deleted...]
-      <c r="C26" t="s">
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E120" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E126" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E127" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...6 lines deleted...]
-      <c r="C27" t="s">
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E136" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E137" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E140" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E141" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E142" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E143" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C145" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D27" t="s">
-[...36 lines deleted...]
-      <c r="E29">
+      <c r="D145" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E145" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...12 lines deleted...]
-      <c r="E30">
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E148" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...43 lines deleted...]
-      <c r="D33" t="s">
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E33">
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...12 lines deleted...]
-      <c r="E34">
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...9 lines deleted...]
-      <c r="D35" t="s">
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E161" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E165" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E167" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E171" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E35">
-[...13 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E172" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36">
+      <c r="E175" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-[...40 lines deleted...]
-      <c r="C39" t="s">
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E177" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E181" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E186" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E187" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C188" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D39" t="s">
-[...50 lines deleted...]
-      <c r="D42" t="s">
+      <c r="D188" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42">
-[...2090 lines deleted...]
-      <c r="E165">
+      <c r="E188" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>