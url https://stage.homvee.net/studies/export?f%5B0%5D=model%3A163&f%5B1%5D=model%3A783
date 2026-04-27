--- v0 (2025-10-05)
+++ v1 (2026-04-27)
@@ -12,94 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV094841</t>
   </si>
   <si>
     <t>Aslam, H., Kemp, L., Harris, E., &amp; Gilbert, E. (2009). Socio‐cultural perceptions of sudden infant death syndrome among migrant Indian mothers. Journal of Paediatrics and Child Health, 45(11), 670-675.</t>
   </si>
   <si>
     <t>Maternal Early Childhood Sustained Home-Visiting Program (MECSH)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV065886</t>
   </si>
   <si>
     <t>Bruce, T., Byrne, F., &amp; Kemp, L. (2018). Using Skype to support remote clinical supervision for health professionals delivering a sustained maternal early childhood programme: A phenomenographical study. Contemporary Nurse, 54(1), 4–12.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV094355</t>
   </si>
   <si>
     <t>Bryson, H., Mensah, F., Price, A., Gold, L., Mudiyanselage, S. B., Kenny, B., Dakin, P., Bruce, T., Noble, K., Kemp, L., &amp; Goldfeld, S. (2021). Clinical, financial and social impacts of COVID-19 and their associations with mental health for mothers and children experiencing adversity in Australia. PLoS ONE, 16(9), Article e0257357.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV081397</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV038074</t>
   </si>
   <si>
     <t>Cowley, S., Kemp, L., Day, C., &amp; Appleton, J. (Mar 2012). Research and the organisation of complex provision: Conceptualising health visiting services and early years programmes. Journal of Research in Nursing, 17(2), 108–124.</t>
   </si>
   <si>
     <t>WWHV090595</t>
   </si>
   <si>
     <t>Egan, K. A., Xuan, Z., &amp; Silverstein, M. (2021). Realizing the potential of nurse home visiting. Pediatrics, 147(2).</t>
   </si>
   <si>
     <t>WWHV090705</t>
   </si>
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Gold, L., Orsini, F., Perlen, S., Price, A., Hiscock, H., Grobler, A., Dakin, P., Bruce, T., Harris, D., &amp; Kemp, L. (2021). Nurse home visiting and maternal mental health: 3-year follow-up of a randomized trial. Pediatrics, 147(2), 1–11.</t>
   </si>
   <si>
     <t>High</t>
@@ -110,104 +141,137 @@
   <si>
     <t>Goldfeld, S., Bryson, H., Mensah, F., Price, A., Gold, L., Orsini, F., et al. (2022) Nurse home visiting to improve child and maternal outcomes: 5-year follow-up of an Australian randomised controlled trial. PLoS ONE, 17(11), Article 0277773.</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV060011</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Bryson, H., Bruce, T., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Smith, C., Bishop, L., &amp; Jackson, D. (2017). ‘right@ home’: A randomised controlled trial of sustained nurse home visiting from pregnancy to child age 2 years, versus usual care, to improve parent care, parent responsivity and the home learning environment at 2 years. BMJ Open, 7(3), Article e013307.</t>
   </si>
   <si>
     <t>WWHV065144</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., &amp; Kemp, L. (2018). Designing, testing, and implementing a sustainable nurse home visiting program: Right@ home. Annals of the New York Academy of Sciences, 1419(1), 141–159.</t>
   </si>
   <si>
     <t>WWHV073853</t>
   </si>
   <si>
     <t>Goldfeld, S., Price, A., Smith, C., Bruce, T., Bryson, H., Mensah, F., Orsini, F., Gold, L., Hiscock, H., Bishop, L., Smith, A., Perlen, S., &amp; Kemp, L. (2019). Nurse home visiting for families experiencing adversity: A randomized trial. Pediatrics, 143(1). https://doi.org/10.1542/peds.2018-1206</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV094356</t>
   </si>
   <si>
     <t>June, K. J., Lee, J. Y., &amp; Cho, S. H. (2021). Infant mother's experiences with the sustained nurse home-visiting program. Journal of The Korean Society of Maternal and Child Health, 25(1), 31–41.</t>
   </si>
   <si>
     <t>WWHV094357</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Variations in sustained home visiting care for mothers and children experiencing adversity. Public Health Nursing, 39(1), 71–81.</t>
   </si>
   <si>
     <t>WWHV094842</t>
   </si>
   <si>
     <t>Kanda, K., Blythe, S., Grace, R., Elcombe, E., &amp; Kemp, L. (2022). Does customised care improve satisfaction and positively enable parents in sustained home visiting for mothers and children experiencing adversity?. BMC Health Services Research, 22(1), 1361.</t>
   </si>
   <si>
     <t>WWHV029484</t>
   </si>
   <si>
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50-58.</t>
   </si>
   <si>
     <t>WWHV081343</t>
   </si>
   <si>
     <t>Kardamanidis, K., Kemp, L., &amp; Schmied, V. (2009). Uncovering psychosocial needs: Perspectives of Australian child and family health nurses in a sustained home visiting trial. Contemporary Nurse, 33(1), 50–58.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV056869</t>
   </si>
   <si>
     <t>Kemp, L. (2016). Adaptation and fidelity: A recipe analogy for achieving both in population scale implementation. Prevention Science, 17(4), 429–438.</t>
   </si>
   <si>
     <t>WWHV004170</t>
   </si>
   <si>
     <t>Kemp, L., Anderson, T., Travaglia, J., &amp; Harris, E. (2005). Sustained nurse home visiting in early childhood: Exploring Australian nursing competencies. Public Health Nursing, 22(3), 254–259.</t>
   </si>
   <si>
     <t>WWHV056123</t>
   </si>
   <si>
     <t>Kemp, L., Bruce, T., &amp; Byrne, F. (2016). Parenting effectively despite: The maternal early childhood sustained home-visiting program. Australian Nursing &amp; Midwifery Journal, 24(2), 42–43.</t>
   </si>
   <si>
     <t>WWHV094358</t>
   </si>
   <si>
     <t>Kemp, L., Bruce, T., Elcombe, E.L., Anderson, T., Vimpani, G., Price, A., Smith, C. &amp; Goldfeld, S. (2019). Quality of delivery of “right@ home”: Implementation evaluation of an Australian sustained nurse home visiting intervention to improve parenting and the home learning environment. PLoS ONE, 14(5), Article e0215371.</t>
   </si>
   <si>
     <t>WWHV060551</t>
@@ -275,126 +339,204 @@
   <si>
     <t>WWHV038867</t>
   </si>
   <si>
     <t>Kemp, L., Harris, E., McMahon, C., Matthey, S., Vimpani, G., Anderson, T., Schmied, V., &amp; Aslam, H. (2012). Benefits of psychosocial intervention and continuity of care by child and family health nurses in the pre- and postnatal period: Process evaluation. Journal of Advanced Nursing. DOI: 10.1111/jan.12052</t>
   </si>
   <si>
     <t>WWHV094843</t>
   </si>
   <si>
     <t>Kemp L. Translational research. (2018) In: Liamputtong P, ed. Handbook of Research Methods in Health Social Sciences. Singapore: Springer Nature Singapore.</t>
   </si>
   <si>
     <t>WWHV094844</t>
   </si>
   <si>
     <t>Kervin, B. E., Kemp, L., &amp; Pulver, L. J. (2010). Types and timing of breastfeeding support and its impact on mothers' behaviours. Journal of Paediatrics and Child Health, 46(3), 85–91.</t>
   </si>
   <si>
     <t>WWHV094845</t>
   </si>
   <si>
     <t>Khang Y-H, Cho S-H, June KJ, Lee JY, Kim Y-M, Cho H-J. (2018). The Seoul Healthy First Step Project: Introduction and expansion, program content and performance, and future challenges. Journal of the Korean Society of Maternal and Child Health, 22(2), 63–76.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV081443</t>
   </si>
   <si>
     <t>Lee, J. Y., June, K. J., &amp; Cho, S. H. (2017). Competencies of nurses in a maternal early childhood sustained home-visiting program. Journal of Korean Academy of Community Health Nursing, 28(4), 397–409.</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV094562</t>
   </si>
   <si>
     <t>Nguyen, H. N. J., Mensah, F., Goldfeld, S., Mainzer, R., &amp; Price, A. (2022) The complementary impacts of nurse home visiting and high quality childcare for children experiencing adversity. Journal of Paediatrics and Child Health, 58 (S2), 136.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV081393</t>
   </si>
   <si>
     <t>Plastow, L. (2013). Implementing maternal early childhood sustained home visiting in Essex. Journal of Health Visiting, 1(2), 96–103.</t>
   </si>
   <si>
     <t>WWHV094847</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Bishop, L., &amp; Goldfeld, S. (2017). The feasibility and acceptability of a population‐level antenatal risk factor survey: Cross‐sectional pilot study. Journal of Paediatrics and Child Health, 53(6), 572–577.</t>
   </si>
   <si>
     <t>WWHV094846</t>
   </si>
   <si>
     <t>Price, A., Bryson, H., Mensah, F., Kemp, L., Smith, C., Orsini, F., Hiscock, H., Gold, L., Smith, A., Bishop, L., Goldfeld S. (2019). A brief survey to identify pregnant women experiencing increased psychosocial and socioeconomic risk. Women and Birth, 32(3), e351–e358.</t>
   </si>
   <si>
     <t>WWHV094446</t>
   </si>
   <si>
     <t>Price, A., Mudiyanselage, S. B., Schembri, R., Mensah, F., Kemp, L., Harris, D., &amp; Goldfeld, S. (2022). The impact of nurse home visiting on the use, dose and quality of formal childcare: 3-Year Follow-Up of a randomized trial. Academic Pediatrics, 22(2), 233–243.</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV091370</t>
   </si>
   <si>
     <t>Short, K., Eadie, P., &amp; Kemp, L. (2020). Influential factor combinations leading to language outcomes following a home visiting intervention: A qualitative comparative analysis (QCA). International Journal of Language &amp; Communication Disorders, 55(6), 936–954.</t>
   </si>
   <si>
     <t>WWHV091398</t>
   </si>
   <si>
     <t>Smith, J., Levickis, P., Goldfeld, S., Kemp, L., &amp; Conway, L. (2021). Maternal linguistic input and child language in a cohort at risk of experiencing social adversity. Language Learning and Development, 17(3), 254–271.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV056503</t>
   </si>
   <si>
     <t>Zapart, S., Knight, J., &amp; Kemp, L. (2016). ‘It was easier because I had help’: Mothers’ reflections on the long-term impact of sustained nurse home visiting. Maternal and child health journal, 20, 196–204.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -710,51 +852,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E53"/>
+  <dimension ref="A1:E76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="484.739" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -767,906 +909,1297 @@
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E6">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E8">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E9">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>27</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="E12">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E13">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="E15">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E16">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E18">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E19">
-        <v>1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E22">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C23" t="s">
         <v>7</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23">
         <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
         <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E24">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E25">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E27">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="E31">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>73</v>
       </c>
       <c r="B32" t="s">
         <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="E32">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>75</v>
       </c>
       <c r="B33" t="s">
         <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33">
-        <v>1</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>77</v>
       </c>
       <c r="B34" t="s">
         <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E34">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>79</v>
       </c>
       <c r="B35" t="s">
         <v>80</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>82</v>
       </c>
       <c r="C36" t="s">
         <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E36">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>83</v>
       </c>
       <c r="B37" t="s">
         <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E37">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>7</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>87</v>
       </c>
       <c r="B39" t="s">
         <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>89</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E40">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>91</v>
       </c>
       <c r="B41" t="s">
         <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="E41">
-        <v>2.1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" t="s">
         <v>93</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B43" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C43" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E43">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C44" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E44">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B45" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E45">
         <v>2.1</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B46" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46">
         <v>2.1</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B47" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E48">
         <v>2.1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B49" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C49" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49">
-        <v>2.1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B50" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E50">
-        <v>2.1</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B51" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E51">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B52" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E52">
         <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B53" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C53" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E53">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
+        <v>19</v>
+      </c>
+      <c r="E56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
+        <v>19</v>
+      </c>
+      <c r="E57">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>48</v>
+      </c>
+      <c r="E61">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
+        <v>32</v>
+      </c>
+      <c r="E62">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>19</v>
+      </c>
+      <c r="E63">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>48</v>
+      </c>
+      <c r="E64">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" t="s">
+        <v>35</v>
+      </c>
+      <c r="E69">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
+        <v>32</v>
+      </c>
+      <c r="E73">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
+        <v>32</v>
+      </c>
+      <c r="E75">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>