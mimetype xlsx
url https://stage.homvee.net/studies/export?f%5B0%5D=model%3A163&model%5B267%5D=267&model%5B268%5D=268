--- v0 (2025-11-08)
+++ v1 (2026-06-13)
@@ -341,52 +341,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -653,823 +656,814 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="484.739" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E14">
+      <c r="E14" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E15">
+      <c r="E15" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="E28">
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C34" t="s">
-[...5 lines deleted...]
-      <c r="E34">
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35">
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C36" t="s">
-[...5 lines deleted...]
-      <c r="E36">
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C37" t="s">
-[...5 lines deleted...]
-      <c r="E37">
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C42" t="s">
-[...5 lines deleted...]
-      <c r="E42">
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C43" t="s">
-[...5 lines deleted...]
-      <c r="E43">
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E44">
+      <c r="E44" s="1">
         <v>2.1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>