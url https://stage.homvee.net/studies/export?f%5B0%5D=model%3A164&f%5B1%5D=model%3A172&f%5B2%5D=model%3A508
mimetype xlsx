--- v0 (2025-10-19)
+++ v1 (2026-08-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV078961</t>
   </si>
   <si>
     <t>Beeber, L. S., Chazan-Cohen, R., Squires, J., Jones Harden, B., Boris, N. W., Heller, S. S., &amp; Malik, N. M. (2007). The Early Promotion and Intervention Research Consortium (E-PIRC): Five approaches to improving infant/toddler mental health in Early Head Start. Infant Mental Health Journal, 28(2), 130–150. https://doi.org/10.1002/imhj.20126</t>
   </si>
   <si>
     <t>Early Head Start—Home-based option, Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
   </si>
   <si>
@@ -116,50 +116,62 @@
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV014554</t>
   </si>
   <si>
     <t>Connor, P., Edmond, T., Vick, C. C., Harrell, K. Y., &amp; Tipton, N. G. (n.d.). Evaluating the effectiveness of the Maternal Infant Health Outreach Worker (MIHOW) early childhood home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV027416</t>
   </si>
   <si>
     <t>Couto, R. A. (1985). Fair starts for children. An assessment of rural poverty and maternal and infant health. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV085830</t>
   </si>
   <si>
     <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV062306</t>
   </si>
   <si>
     <t>Elkins, T., Aguinaga, M. d. P., Clinton-Selin, C., Clinton, B., &amp; Gotterer, G. (2013). The Maternal Infant Health Outreach Worker Program in low-income families. Journal of Health Care for the Poor &amp; Underserved, 24(3), 995–1001.</t>
   </si>
   <si>
     <t>WWHV014504</t>
   </si>
   <si>
     <t>Elkins, T., &amp; Clinton, B. (n.d.). Vanderbilt’s Maternal Infant Health Outreach Worker (MIHOW) program: A collaborative program to improve perinatal health and child development in low-income families. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
     <t>WWHV045758</t>
   </si>
   <si>
     <t>Lanier, P. (2014). Child maltreatment prevention and health promotion: Examining the effectiveness of a nurse home-visiting program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 74(8-A(E)).</t>
   </si>
   <si>
     <t>WWHV040783</t>
@@ -167,148 +179,163 @@
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV044935</t>
   </si>
   <si>
     <t>Lanier, P., &amp; Jonson-Reid, M. Comparing primiparous and multiparous mothers in a nurse home visiting prevention program. Birth, 41(4), 344–352.</t>
   </si>
   <si>
     <t>WWHV048847</t>
   </si>
   <si>
     <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV045791</t>
   </si>
   <si>
     <t>McKelvey, L., Schiffman, R. F., Brophy-Herb, H. E., Bocknek, E. L., Fitzgerald, H. E., Reischl, T. M., Hawver, S., &amp; DeLuca, M. C. (2015). Examining long-term effects of an infant mental health home-based Early Head Start Program on family strengths and resilience. Infant Mental Health Journal, 36(4), 353-365.</t>
   </si>
   <si>
     <t>Early Head Start Infant Mental Health Home-Based Services Adaptation  (IMH-HB EHS)</t>
   </si>
   <si>
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV043402</t>
   </si>
   <si>
     <t>Newborn RNs find niche: Teaching how to parent. (1990). American Journal of Nursing, 90(11), 80.</t>
   </si>
   <si>
     <t>WWHV014495</t>
   </si>
   <si>
     <t>Nurses for Newborns Program. Application for the Premier Cares national award: Nurses for Newborns Foundation's Bridge to the Future Program. Unpublished manuscript. (2007).</t>
   </si>
   <si>
     <t>WWHV009145</t>
   </si>
   <si>
     <t>Pfefferle, S. G., Cooper, B., Layton, D., &amp; Rohrbach, S. (2009). Early collaboration for adaptation: Addressing depression in low-income new mothers. Journal of Health Care for the Poor &amp; Underserved, 20(2), 539–544.</t>
   </si>
   <si>
     <t>WWHV004318</t>
   </si>
   <si>
     <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
+  </si>
+  <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
     <t>WWHV062364</t>
   </si>
   <si>
     <t>Urbano, R. C., Beck, C., &amp; Stephens, J. (2013). Linking datasets. A practical guide to research using secondary analysis. International Review of Research in Developmental Disabilities, 45, 35-121. doi:10.1016/B978-0-12-407760-7.00002-5</t>
   </si>
   <si>
     <t>WWHV014503</t>
   </si>
   <si>
     <t>Vick, C. C., &amp; Conner, P. (2009). Porter-Leath Early Childhood Home Visitation program year 5 evaluation report. Memphis, TN: University of Tennessee Health Science Center, Department of Preventive Medicine.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -572,571 +599,630 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="444.606" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...2 lines deleted...]
-      <c r="E2">
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E12">
+      <c r="E12" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C13" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...6 lines deleted...]
-      <c r="C15" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D17" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E15">
-[...10 lines deleted...]
-      <c r="C16" t="s">
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D16" t="s">
-[...13 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D19" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E17">
-[...10 lines deleted...]
-      <c r="C18" t="s">
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D18" t="s">
-[...16 lines deleted...]
-      <c r="D19" t="s">
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E19">
-[...16 lines deleted...]
-      <c r="E20">
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...12 lines deleted...]
-      <c r="E21">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...3 lines deleted...]
-      <c r="B22" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...23 lines deleted...]
-      <c r="C24" t="s">
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D24" t="s">
-[...13 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D25" t="s">
-[...13 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D26" t="s">
-[...33 lines deleted...]
-      <c r="D28" t="s">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E28">
+      <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...9 lines deleted...]
-      <c r="D29" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E29">
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>