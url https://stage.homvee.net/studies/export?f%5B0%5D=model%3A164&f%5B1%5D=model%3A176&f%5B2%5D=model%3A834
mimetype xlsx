--- v0 (2025-11-15)
+++ v1 (2026-06-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003427</t>
   </si>
   <si>
     <t>Allen, L., Sethi, A., &amp; Astuto, J. (2007). An evaluation of graduates of a toddlerhood home visiting program at kindergarten age. NHSA Dialog: A Research-to-Practice Journal for the Early Intervention Field, 10(1), 36–57. https://doi.org/10.1080/15240750701301811</t>
   </si>
   <si>
     <t>ParentChild+® Family Home Visiting Model</t>
   </si>
   <si>
@@ -302,50 +302,62 @@
   <si>
     <t>WWHV064986</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O’Farrelly, C., Tremblay, R. (2016). The impact of a randomized controlled trial of a community-based home visiting program on children's early socio-emotional development. PLoS ONE, 11(6), Article e0156397.</t>
   </si>
   <si>
     <t>WWHV045796</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., O’Farrelly, C., &amp; Tremblay, R., E. Can early intervention mitigate emotional and behavioral problems for toddlers? Generating robust evidence within RCTs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV044153</t>
   </si>
   <si>
     <t>Doyle, O., McGlanaghy, E., Palamaro-Munsell, E., &amp; McAuliffe, F. M. (2014). Home based educational intervention to improve perinatal outcomes for a disadvantaged community: A randomized control trial. European Journal of Obstetrics and Gynecology and Reproductive Biology, 180, 162-167. </t>
   </si>
   <si>
     <t>WWHV085830</t>
   </si>
   <si>
     <t>Dyer, A. M. (2019). A comprehensive evaluation of a home visitation program model’s prenatal physical activity curriculum modules delivered primarily to low-income women. [Doctoral dissertation, West Virginia University]. ProQuest Dissertations and Theses. (2407317565)</t>
   </si>
   <si>
+    <t>WWHV085935</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Anderson, S., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R., &amp; Abildso, C. G. (2020). A qualitative assessment of home visitors’ knowledge, skills, and abilities in delivering prenatal physical activity curriculum modules. Children and Youth Services Review, 116. https://doi.org/10.1016/j.childyouth.2020.105228</t>
+  </si>
+  <si>
+    <t>WWHV095926</t>
+  </si>
+  <si>
+    <t>Dyer, A. M., Daily, S. M., Davidov, D. M., Giacobbi Jr, P. R., Lilly, C., Sommerkorn, R. E., &amp; Abildso, C. G. (2025). Fidelity to an early childhood home visitation program model’s prenatal physical activity curriculum modules: A convergent parallel mixed-methods investigation. Evaluation and Program Planning, 111 , 102598. https://doi.org/10.1016/j.evalprogplan.2025.102598</t>
+  </si>
+  <si>
     <t>WWHV062306</t>
   </si>
   <si>
     <t>Elkins, T., Aguinaga, M. d. P., Clinton-Selin, C., Clinton, B., &amp; Gotterer, G. (2013). The Maternal Infant Health Outreach Worker Program in low-income families. Journal of Health Care for the Poor &amp; Underserved, 24(3), 995–1001.</t>
   </si>
   <si>
     <t>WWHV014504</t>
   </si>
   <si>
     <t>Elkins, T., &amp; Clinton, B. (n.d.). Vanderbilt’s Maternal Infant Health Outreach Worker (MIHOW) program: A collaborative program to improve perinatal health and child development in low-income families. Nashville, TN: Vanderbilt University, Center for Health Services.</t>
   </si>
   <si>
     <t>WWHV064989</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 1: Randomized controlled trial]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV094833</t>
   </si>
   <si>
     <t>O'Farrelly, C., Doyle, O., Victory, G., &amp; Palamaro-Munsell, E. (2018). Shared book reading during infancy and later development: Evidence from an early intervention [Study 2: Non-experimental design]. Journal of Applied Developmental Psychology, 54, 69-83.</t>
   </si>
   <si>
     <t>WWHV045806</t>
@@ -416,50 +428,56 @@
   <si>
     <t>WWHV014598</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., Shiminski, J. A., &amp;  Stolzberg, J. E. (1998). Long-term impact of a verbal interaction program for  at-risk toddlers: An exploratory study of high school outcomes in a replication  of the Mother-Child Home Program. Journal  of Applied Developmental Psychology, 19(2), 267–286.</t>
   </si>
   <si>
     <t>WWHV048847</t>
   </si>
   <si>
     <t>Lockwood, D. L. (2015). The influence of the maternal infant health outreach program on child development: Through the eyes of moms and home visitors. (Doctoral dissertation). ProQuest Dissertations and Theses. (1722049128)</t>
   </si>
   <si>
     <t>WWHV064987</t>
   </si>
   <si>
     <t>Lovett, J., Palamaro Munsell, E., McNamara, K., &amp; Doyle, O. (2016). Friend, foe or facilitator? The role of the parent-service provider relationship in the early implementation of a family-based community intervention. Community Psychology in Global Perspective, 2(1), 52–72.</t>
   </si>
   <si>
     <t>WWHV058025</t>
   </si>
   <si>
     <t>Lutenbacher, M., Dietrich, M. S., &amp; Elkins, T. (2016). Evaluation of the Maternal Infant Health Outreach Worker (MIHOW) program model in a sample of Hispanic women: A collaborative project between Catholic Charities and Vanderbilt University School of Nursing. Report submitted to the Home Visiting Evidence of Effectiveness (HomVEE) Review.</t>
   </si>
   <si>
+    <t>WWHV094438</t>
+  </si>
+  <si>
+    <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (2023). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: findings from a randomized controlled trial. Hispanic Health Care International, 21 (3), 129-141. https://doi:10.1177/15404153221107680</t>
+  </si>
+  <si>
     <t>WWHV065542</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., Dietrich, M. S., &amp; Riggs, A. (2018). The efficacy of using peer mentors to improve maternal and infant health outcomes in Hispanic families: Findings from a randomized clinical trial. Maternal &amp; Child Health Journal, 22(1), 92-104. https://doi.org/10.1007/s10995-018-2532-z</t>
   </si>
   <si>
     <t>WWHV094349</t>
   </si>
   <si>
     <t>Lutenbacher, M., Elkins, T., &amp; Dietrich, M. S. (unpublished manuscript). Using community health workers to improve health outcomes in a sample of Hispanic women and their infants: Findings from a randomized clinical trial.</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
     <t>WWHV047001</t>
   </si>
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV070710</t>
@@ -594,50 +612,56 @@
     <t>PFL Evaluation Team at the UCD Geary Institute. (2011). Preparing for Life early childhood intervention: Assessing the early impact of Preparing for Life at six months. Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV064977</t>
   </si>
   <si>
     <t>PFL Evaluation Team at the UCD Geary Institute. (2016). Preparing For Life early childhood intervention final report: Did Preparing For Life improve children's school readiness? Dublin, Ireland: UCD Geary Institute.</t>
   </si>
   <si>
     <t>WWHV094840</t>
   </si>
   <si>
     <t>Pitsia, V., &amp; Kent, G. (2021). School readiness of five-year-old children from socio-economically disadvantaged areas: evidence from the Preparing for Life evaluation. Irish Educational Studies, 1-21.</t>
   </si>
   <si>
     <t>WWHV004318</t>
   </si>
   <si>
     <t>Prinsen, B. (1997). Community-based support programs and primary prevention. Paper presented at the ISPCAN Conference on Child Abuse, Barcelona, Spain.</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
+  </si>
+  <si>
+    <t>WWHV091221</t>
+  </si>
+  <si>
+    <t>Rajendran, S., Lutenbacher, M., &amp; Dietrich, M. S. (2021). Negative correlation between health care coverage and postpartum depression among Hispanic women. Hispanic Health Care International, 19 (3), 182–189. https://doi.org/10.1177/1540415321993428</t>
   </si>
   <si>
     <t>WWHV064983</t>
   </si>
   <si>
     <t>O’Rourke, C., O’Farrelly, C., Booth, A., &amp; Doyle, O. (2017). ‘Little bit afraid ‘til I found how it was’: Children’s subjective early school experiences in a disadvantaged community in Ireland. European Early Childhood Education Research Journal, 25(2), 206–223.</t>
   </si>
   <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV060298</t>
   </si>
   <si>
     <t>O'Sullivan, A., Fitzpatrick, N., &amp; Doyle, O. (2017). Effects of early intervention on dietary intake and its mediating role on cognitive functioning: A randomised controlled trial. Public Health Nutrition, 20(1), 154-164.</t>
   </si>
@@ -710,52 +734,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1019,1846 +1046,1905 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E104"/>
+  <dimension ref="A1:E108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="C13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E18">
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E20">
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C22" t="s">
-[...5 lines deleted...]
-      <c r="E22">
+      <c r="C22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C29" t="s">
-[...5 lines deleted...]
-      <c r="E29">
+      <c r="C29" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="C31" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E31">
+      <c r="E31" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C33" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="C34" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E34">
+      <c r="E34" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C35" t="s">
-[...5 lines deleted...]
-      <c r="E35">
+      <c r="C35" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C37" t="s">
-[...5 lines deleted...]
-      <c r="E37">
+      <c r="C37" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="C38" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="C39" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="C40" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="C41" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E41">
+      <c r="E41" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...6 lines deleted...]
-      <c r="C44" t="s">
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D44" t="s">
-[...16 lines deleted...]
-      <c r="D45" t="s">
+      <c r="D46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E45">
-[...13 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E47" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E46">
-[...33 lines deleted...]
-      <c r="E48">
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...9 lines deleted...]
-      <c r="D49" t="s">
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E49">
+      <c r="E51" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...29 lines deleted...]
-      <c r="E51">
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...26 lines deleted...]
-      <c r="D53" t="s">
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E53">
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...12 lines deleted...]
-      <c r="E54">
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-[...12 lines deleted...]
-      <c r="E55">
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...12 lines deleted...]
-      <c r="E56">
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...12 lines deleted...]
-      <c r="E57">
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...12 lines deleted...]
-      <c r="E58">
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...6 lines deleted...]
-      <c r="C59" t="s">
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D61" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E59">
+      <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
-[...9 lines deleted...]
-      <c r="D60" t="s">
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E60">
-[...10 lines deleted...]
-      <c r="C61" t="s">
+      <c r="E62" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D63" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E61">
-[...10 lines deleted...]
-      <c r="C62" t="s">
+      <c r="E63" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D64" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E62">
-[...10 lines deleted...]
-      <c r="C63" t="s">
+      <c r="E65" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D66" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E63">
-[...16 lines deleted...]
-      <c r="E64">
+      <c r="E66" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
-[...9 lines deleted...]
-      <c r="D65" t="s">
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E65">
+      <c r="E68" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...9 lines deleted...]
-      <c r="D66" t="s">
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E66">
+      <c r="E69" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...12 lines deleted...]
-      <c r="E67">
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...9 lines deleted...]
-      <c r="D68" t="s">
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E68">
+      <c r="E71" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...12 lines deleted...]
-      <c r="E69">
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
-[...12 lines deleted...]
-      <c r="E70">
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...12 lines deleted...]
-      <c r="E71">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...9 lines deleted...]
-      <c r="D72" t="s">
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E72">
+      <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...12 lines deleted...]
-      <c r="E73">
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...9 lines deleted...]
-      <c r="D74" t="s">
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E74">
+      <c r="E77" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...12 lines deleted...]
-      <c r="E75">
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...9 lines deleted...]
-      <c r="D76" t="s">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E76">
-[...13 lines deleted...]
-      <c r="D77" t="s">
+      <c r="E79" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E77">
-[...13 lines deleted...]
-      <c r="D78" t="s">
+      <c r="E80" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E78">
-[...13 lines deleted...]
-      <c r="D79" t="s">
+      <c r="E81" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E79">
-[...13 lines deleted...]
-      <c r="D80" t="s">
+      <c r="E82" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E80">
-[...13 lines deleted...]
-      <c r="D81" t="s">
+      <c r="E83" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E81">
-[...50 lines deleted...]
-      <c r="E84">
+      <c r="E84" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
+      <c r="A85" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C85" t="s">
-[...5 lines deleted...]
-      <c r="E85">
+      <c r="C85" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C86" t="s">
-[...5 lines deleted...]
-      <c r="E86">
+      <c r="C86" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" t="s">
+      <c r="A87" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C87" t="s">
-[...5 lines deleted...]
-      <c r="E87">
+      <c r="C87" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
+      <c r="A88" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C88" t="s">
-[...5 lines deleted...]
-      <c r="E88">
+      <c r="C88" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
+      <c r="A89" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C89" t="s">
-[...5 lines deleted...]
-      <c r="E89">
+      <c r="C89" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
+      <c r="A90" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C90" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90">
+      <c r="D93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
-[...12 lines deleted...]
-      <c r="E91">
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
-[...29 lines deleted...]
-      <c r="E93">
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-[...12 lines deleted...]
-      <c r="E94">
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
-[...9 lines deleted...]
-      <c r="D95" t="s">
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E95">
-[...64 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E99" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E99">
+      <c r="E103" s="1">
         <v>2.2</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
-[...6 lines deleted...]
-      <c r="C100" t="s">
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C104" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D100" t="s">
+      <c r="D104" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E100">
-[...10 lines deleted...]
-      <c r="C101" t="s">
+      <c r="E104" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C105" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D101" t="s">
+      <c r="D105" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E101">
+      <c r="E105" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
-[...9 lines deleted...]
-      <c r="D102" t="s">
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E102">
+      <c r="E106" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
-[...12 lines deleted...]
-      <c r="E103">
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
-[...9 lines deleted...]
-      <c r="D104" t="s">
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E104">
+      <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>