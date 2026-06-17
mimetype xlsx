--- v0 (2025-10-15)
+++ v1 (2026-06-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
@@ -146,89 +146,113 @@
   <si>
     <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
   </si>
   <si>
     <t>WWHV017032</t>
   </si>
   <si>
     <t>Bradshaw-McAnulty, G., &amp; Delaney, L. (1979). An evaluation of the Mother-Child Home Program, ESEA, Title-I, for the Pittsfield Public School District. Pittsfield Public Schools. https://www.parentchildplus.org/wp-content/uploads/2021/04/ParentChild-…</t>
   </si>
   <si>
     <t>WWHV095252</t>
   </si>
   <si>
     <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV095311</t>
   </si>
   <si>
     <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
     <t>WWHV041142</t>
   </si>
   <si>
     <t>Daley, A. E. (2013). Reflective functioning and differentiation-relatedness during pregnancy and infant attachment outcomes at one year. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (1431029744)</t>
   </si>
   <si>
     <t>Minding the Baby® Home Visiting (MTB-HV)</t>
   </si>
   <si>
     <t>WWHV017030</t>
   </si>
   <si>
     <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
   </si>
   <si>
     <t>WWHV040922</t>
   </si>
   <si>
     <t>Fewell, C. H. (2013). Mentalization-based treatment: A valuable framework for helping maltreating parents. Journal of Social Work Practice in the Addictions, 13(1), 123-126.</t>
   </si>
   <si>
     <t>WWHV095302</t>
   </si>
   <si>
     <t>Figuerdo, L. (2006). Using the known to chart the unknown: A review of first language influence on the development of English-as-a-second-language spelling skill. Reading and Writing, 19, 873–905. https://link.springer.com/article/10.1007/s11145-006-9014-1</t>
   </si>
   <si>
     <t>WWHV004236</t>
   </si>
   <si>
     <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
   </si>
   <si>
     <t>WWHV017031</t>
   </si>
   <si>
     <t>Greene, B. S., &amp; Hallinger, C. (1989). Follow-up study of initial group of children in the Mother-Child Home Program. White Plains, NY: Westchester Jewish Community Services.</t>
   </si>
   <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV040927</t>
   </si>
   <si>
     <t>Lancaster, S. (2004). Minding the Baby: Psychology and infant mental health. Clinical Psychologist, 8(1), 2-4.</t>
   </si>
   <si>
     <t>WWHV015862</t>
   </si>
   <si>
     <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
   </si>
   <si>
     <t>WWHV015860</t>
   </si>
   <si>
     <t>Levenstein, P. (1992). The Mother-Child Home Program: Research methodology and the real world. In J. McCord and R E. Tremblay (Eds.), Preventing antisocial behavior: Interventions from birth through adolescence (pp. 43–66). New York: The Guilford Press.</t>
   </si>
   <si>
     <t>WWHV015884</t>
   </si>
   <si>
     <t>Levenstein, P. (1998). High  school graduation effects of a verbal interaction program for at-risk toddlers:  A study of long-term outcomes in a replication of the Mother-Child Home  Program. Paper presented at the Head Start National Research Conference,  Washington, DC.</t>
   </si>
   <si>
     <t>WWHV027878</t>
@@ -320,50 +344,56 @@
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV040967</t>
   </si>
   <si>
     <t>Ordway, M. R. (2011). The effects of parenting on child behavior: The findings of a parenting program focused on parental reflective functioning. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses. (AAI3496979)</t>
   </si>
   <si>
     <t>WWHV038828</t>
   </si>
   <si>
     <t>Ordway, M. R., Sadler, L. S., Dixon, J., Close, N., Mayes, L., &amp; Slade, A. (2013). Lasting effects of an interdisciplinary home visiting program on child behavior: Preliminary follow-up results of a randomized trial. Journal of Pediatric Nursing, in press.</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
   </si>
   <si>
     <t>WWHV091277</t>
@@ -396,50 +426,56 @@
     <t>Moderate</t>
   </si>
   <si>
     <t>WWHV027982</t>
   </si>
   <si>
     <t>Sadler, L. S., Slade, A., &amp; Mayes, L. C. (2006). Minding the Baby: A mentalization-based parenting program. In Allen, J.G., &amp; Fonagy, P. (Eds.), The Handbook of Mentalization-Based Treatment (pp. 271-288). Chichester, England: John Wiley &amp; Sons.</t>
   </si>
   <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV012804</t>
   </si>
   <si>
     <t>Slade, A., Sadler, L. S., &amp; Mayes, L. C. (2005). Minding the Baby: Enhancing parental reflective functioning in a nursing/mental health home visiting program. In L. J. Berlin, Y. Ziv, L. Amaya-Jackson, &amp; M. T. Greenberg (Eds.), Enhancing early attachments: Theory, research, intervention, and policy (pp. 152-177). New York: Guilford.</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
   <si>
     <t>WWHV095226</t>
   </si>
   <si>
     <t>Tracey, L., Torgerson, C., Dysart, E., Fairhurst, C., Gridley, N. &amp; Welch, C. (2022). Efficacy trial of the ParentChild+ programme (Evaluation report). Education Endowment Foundation. https://d2tic4wvo1iusb.cloudfront.net/documents/projects/Final-ParentChild.pdf?v=1687443633</t>
   </si>
   <si>
     <t>WWHV041144</t>
   </si>
   <si>
     <t>Ueng-McHale, J. Y. (2009). Parental reflective functioning and maternal representations of the child in pregnancy: Their influence on affective communication between mothers and their young infants in families at risk. (Doctoral dissertation.) Retrieved from ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV014603</t>
   </si>
   <si>
     <t>Williams, P. H. (2006). A multi-year study of program implementation and progress for Masssachusetts' Parent-Child Home Program (PCHP), 2003-2006: Final report and recommendations. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014605</t>
   </si>
   <si>
     <t>Williams, P. H. (2009). Hispanic families and family literacy practices: differences by country of origin. In Douglas, E. (Ed.), Innovations in child and family policy: Multidisciplinary research and perspectives on strengthening children and their families. (pp. 11-27).  Lanham, MD: Lexington Books.</t>
   </si>
@@ -464,52 +500,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -773,1132 +812,1225 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E62"/>
+  <dimension ref="A1:E68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D18" t="s">
-[...7 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B19" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C21" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E22">
-[...16 lines deleted...]
-      <c r="E23">
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C24" t="s">
-[...5 lines deleted...]
-      <c r="E24">
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E25">
-[...68 lines deleted...]
-        <v>2.2</v>
+      <c r="E29" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="C31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E32">
-[...47 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E36" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E35">
-[...24 lines deleted...]
-      <c r="B37" t="s">
+      <c r="E39" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C37" t="s">
-[...36 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E39">
-[...353 lines deleted...]
-      <c r="D60" t="s">
+      <c r="E66" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E60">
-[...33 lines deleted...]
-      <c r="E62">
+      <c r="E68" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>