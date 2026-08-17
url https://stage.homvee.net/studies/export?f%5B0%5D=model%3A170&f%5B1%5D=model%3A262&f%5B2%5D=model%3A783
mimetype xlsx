--- v0 (2025-10-14)
+++ v1 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV064170</t>
   </si>
   <si>
     <t>Alarcón, C. (2017). Parent education in the home. NAMTA Journal, 42(2), 155–167.</t>
   </si>
   <si>
     <t>Parents as Teachers (PAT)®</t>
   </si>
   <si>
@@ -89,71 +89,93 @@
   <si>
     <t>WWHV095835</t>
   </si>
   <si>
     <t>Andom, F. (2024). Impact of Parent Reported Adverse Experiences and Other Family Stressors on Child Development and Home Visitation Participation Among Immigrant Families. (Publication No. 31295912) [Doctoral dissertation, Washington University in St. Louis, The Brown School]. ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV064296</t>
   </si>
   <si>
     <t>Arnold, J. (2012). The Parents as Teachers program in Missouri and the resulting difference in academic effects for fifth- and sixth-grade students. (Doctoral dissertation). Doctoral Dissertations and Projects, 563.</t>
   </si>
   <si>
     <t>WWHV064327</t>
   </si>
   <si>
     <t>Arnold, J. M. (2013). The Parents as Teachers program in Missouri and the resulting difference in academic effects for fifth- and sixth-grade students. (Doctoral dissertation). Available from Abstracts International. (Section A, AAI3516816)</t>
   </si>
   <si>
     <t>WWHV005872</t>
   </si>
   <si>
     <t>Baltimore County Public Schools. (1992). Parents as Teachers project: Learning styles. Washington, DC: U.S. Department of Education.</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV095772</t>
   </si>
   <si>
     <t>Beasley, L.O., Milojevich, H., Fuller, S. et al. (2024).  A Qualitative Approach to Understanding Provider Behaviors that Promote Enrollment, Engagement, and Retention in Home Visiting Services. Journal of Child and Family Studies, 33(10). https://doi.org/10.1007/s10826-024-02907-x</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV003957</t>
   </si>
   <si>
     <t>Blackwell, A. P., Stanberry, A. M., &amp; Bates, M. (2001, November). Participation in a Parents as Teachers program: A protective resource for stress &amp; coping. Paper presented at the 63rd annual conference of the National Council on Family Relations, Rochester, NY.</t>
   </si>
   <si>
     <t>WWHV078657</t>
   </si>
   <si>
     <t>Blasco, P. A., Kohen, H., &amp; Shapland, C. (2002). Parents-as-teachers: Design and establishment of a training programme for paediatric residents. Medical Education, 33(9), 695–701. https://doi.org/10.1046/j.1365-2923.1999.00334.x</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV014634</t>
   </si>
   <si>
     <t>O’Brien, T., Garnett, D. M., &amp; Proctor, K. (2002). Report:  Impact of the Parents as Teachers program. Canon City, CO (Fremont County) school year 1999-2000. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV037101</t>
   </si>
   <si>
     <t>Bryant, N. B. (2000). How do parents and teachers view the role of the parent in educating the child? (Ph.D., Mississippi State University). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV064111</t>
   </si>
   <si>
     <t>Cahill, A. G., Haire-Joshu, D., Cade, W. T., Stein, R. I., Woolfolk, C. L., &amp; Klein, S. (2017). Randomized controlled trial of home-based weight management therapy in pregnant socioeconomically disadvantaged (SED) women with overweight/obesity. American Journal of Obstetrics &amp; Gynecology, 216(1), S56–S57.</t>
   </si>
   <si>
     <t>WWHV065623</t>
   </si>
   <si>
     <t>Cahill, A. G., Haire-Joshu, D., Cade, W. T., Stein, R. I., Woolfolk, C. L., Moley, K., … Klein, S. (2018). Weight control program and gestational weight gain in disadvantaged women with overweight or obesity: A randomized clinical trial. Obesity, 26(3), 485–491.</t>
   </si>
   <si>
     <t>WWHV014888</t>
@@ -173,50 +195,56 @@
   <si>
     <t>Chaiyachati, B. H., Gaither, J. R., Hughes, M., Foley-Schain, K., &amp; Leventhal, J. M. (2018). Preventing child maltreatment: Examination of an established statewide home-visiting program. Child Abuse &amp; Neglect, 79, 476-484.</t>
   </si>
   <si>
     <t>WWHV081588</t>
   </si>
   <si>
     <t>Chen, W., Spiker, D., Wei, X., Gaylor, E., Schachner, A., &amp; Hudson, L. (2019). Who gets what? Describing the non-supervisory training and supports received by home visiting staff members and its relationship with turnover. American Journal of Community Psychology, 63(3), 298–311. https://doi.org/10.1002/ajcp.12331</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, Parents as Teachers (PAT)®</t>
   </si>
   <si>
     <t>WWHV065613</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community one. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
     <t>WWHV038591</t>
   </si>
   <si>
     <t>Cleary, F. J., &amp; Bell, N. (1990). Ounce of prevention. American School Board Journal, 177(11), 28-–41.</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV014894</t>
   </si>
   <si>
     <t>Coates, D. (1994). Early childhood evaluation: A report  to the Parkway Board of Education. St. Louis, MO: Parkway School District.</t>
   </si>
   <si>
     <t>WWHV028239</t>
   </si>
   <si>
     <t>Coates, D. (December 26, 1996).  One-year update on Stanford scores of students - early childhood evaluation  study group. Memo to Jere Hochman.</t>
   </si>
   <si>
     <t>WWHV004958</t>
   </si>
   <si>
     <t>Coleman, M., Rowland, B., &amp; Hutchens, B. (1997,  November). Parents  as teachers: Policy implications for early school intervention. Paper  presented at the annual conference of the NFCR Fatherhood and Motherhood in a  Diverse and Changing World, Arlington, VA.</t>
   </si>
   <si>
     <t>WWHV014430</t>
   </si>
   <si>
     <t>Consilience Group. (2005). Home visitation assessment project. Unpublished manuscript.</t>
   </si>
   <si>
     <t>Healthy Families America (HFA)®, Parents as Teachers (PAT)®</t>
@@ -323,206 +351,260 @@
   <si>
     <t>WWHV087680</t>
   </si>
   <si>
     <t>Guastaferro, K., Felt, J. M., Font, S. A., Connell, C. M., Miyamoto, S., Zadzora, K. M., &amp; Noll, J. G. (2020). Parent-focused sexual abuse prevention: Results from a cluster randomized trial. Child Maltreatment, 27(1). https://doi.org/10.1177/1077559520963870</t>
   </si>
   <si>
     <t>WWHV009244</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Brownson, R. C., Nanney, M. S., Houston, C., StegerMay, K., Schechtman, K. &amp; Auslander, W. (2003). Improving dietary behavior in African Americans: The Parents as Teachers High 5, Low Fat Program. Preventive Medicine, 36(6), 684–691.</t>
   </si>
   <si>
     <t>WWHV075115</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Schwarz, C. D., Cahill, A. G., Woolfolk, C. L., Moley, K., Stein, R. I., Klein, S., Todd Cade, W., Mathur, A., Schechtman, K. B., Haire-Joshu, D., &amp; Cade, W. T. (2019). Randomized controlled trial of home-based lifestyle therapy on postpartum weight in underserved women with overweight or obesity. Obesity, 27(4), 535–541. https://doi.org/10.1002/oby.22413</t>
   </si>
   <si>
     <t>WWHV065023</t>
   </si>
   <si>
     <t>Haire-Joshu, D., Schwarz, C. D., Steger-May, K., Lapka, C., Schechtman, K., Brownson, R. C., &amp; Tabak, R. G. (2018). A randomized trial of weight change in a national home visiting program. American Journal of Preventive Medicine, 54(3), 341–351.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV095839</t>
   </si>
   <si>
     <t>Hass-Wisecup, A., Kenny, E., &amp; Adams-Derousse, K. (2021). The Value of Fathering for Incarcerated Offenders: Implementing the "Parents as Teachers" Curriculum in Greene County, Missouri. International Journal of Social Science Studies, 9(4). https://doi.org/10.11114/ijsss.v9i4.5276</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
     <t>WWHV094686</t>
   </si>
   <si>
     <t>Henk, J., McEnry, C., &amp; Traube, D. (2022) Engaging families with virtual home visiting during the COVID-19 Pandemic: Innovations in supporting home visitors and building relationships with families [Presentation Poster]. National Research Conference on Early Childhood, Washington D.C, United States.</t>
   </si>
   <si>
     <t>WWHV094824</t>
   </si>
   <si>
     <t>Hill, Carolyn J., Cohn, Eric, Xia, Samantha, and Portilla, Ximena A. (2018). Implementation of evidence-based Early Childhood Home Visiting, results from the Mother and Infant Home Visiting Program Evaluation: Technical Appendix for Chapters 4 and 5 (OPRE Report 2018-76B). U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation.</t>
   </si>
   <si>
     <t>WWHV014234</t>
   </si>
   <si>
     <t>Home visiting and resource mothers: Bibliography of materials from MCHLine. Retrieved November 19, 2009, from http://www.mchlibrary.info/databases/bibliography.php?target=auto_searc…</t>
   </si>
   <si>
     <t>WWHV015186</t>
   </si>
   <si>
     <t>Hoodecheck, J., &amp; Kearns, E. (1990). PAT program description. Parent-child programs. District 742 community education's early childhood family education project [revised]. Minnesota: St. Cloud Independent School District 742.</t>
   </si>
   <si>
     <t>WWHV044478</t>
   </si>
   <si>
     <t>Hoyt Drazen, C., Abel, R., Lindsey, T., &amp; King, A. A. (2014). Development and feasibility of a home-based education model for families of children with sickle cell disease. BMC Public Health, 14, 116.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV094868</t>
   </si>
   <si>
     <t>Institute for Families in Society. (2021). South Carolina First Steps to School Readiness Parents as Teachers External Evaluation FY16-17 to FY18-19. University of South Carolina, Pacific Research &amp; Evaluation. https://www.scfirststeps.org/media/02ahuo5m/full-report-south_carolina_…</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV014311</t>
   </si>
   <si>
     <t>Johnson, K. (2009). State-based home visiting: Strengthening programs through state leadership. New York: National Center for Children in Poverty. </t>
   </si>
   <si>
     <t>WWHV037139</t>
   </si>
   <si>
     <t>Johnson, R. T., University of Hawaii at Manoa, &amp; Center for Youth Research. (1995). Parents as First Teachers: Final evaluation. State of Hawai`i, Department of Health, Healthy Start Program. Honolulu: Social Science Research Institute, Center for Youth Research, University of Hawaii.</t>
   </si>
   <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV065022</t>
   </si>
   <si>
     <t>Jonson-Reid, M., Drake, B., Constantino, J. N., Tandon, M., Pons, L., Kohl, P., Roesch, S., Wideman, E., Dunnigan, A., &amp; Auslander, W. (2018). A randomized trial of home visitation for CPS-involved families: The moderating impact of maternal depression and CPS history. Child Maltreatment, 23(3), 281–293. https://doi.org/10.1177/1077559517751671</t>
   </si>
   <si>
     <t>WWHV093695</t>
   </si>
   <si>
     <t>Kapp, J. M., Hall, B., &amp; Kemner, A. (2020). Collecting early childhood obesity measurements through a home visiting program: A proof-of-concept study. Preventing Chronic Disease, 17, E169.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
     <t>WWHV064323</t>
   </si>
   <si>
     <t>Kirchhofer, J.M. (2014). Experiences of low-income families from a Parents as Teachers program as their children transition to kindergarten: A phenomenological study. (Doctoral dissertation, University of Missouri-Columbia). Available from ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV095273</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 4-PAT contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.</t>
   </si>
   <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
     <t>WWHV075056</t>
   </si>
   <si>
     <t>Lahti, M., Evans, C. B. R., Goodman, G., Schmidt, M. C., &amp; LeCroy, C. W. (2019). Parents as teachers (PAT) home-visiting intervention: A path to improved academic outcomes, school behavior, and parenting skills. Children &amp; Youth Services Review, 99, 451–460. https://doi.org/10.1016/j.childyouth.2019.01.022</t>
   </si>
   <si>
     <t>WWHV058029</t>
   </si>
   <si>
     <t>Lanfranchi, A. (2016). Overview of the instruments used in 0-3 ZEPPELIN (2011–2016). Unpublished manuscript.</t>
   </si>
   <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV073831</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2018). Parents as Teachers home visiting intervention: a quasi-experimental evaluation of academic outcomes, school behavior, and parenting skills. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV094687</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associations, Inc. (2022). Impact of the COVID-19 pandemic and virtual service delivery on Parents as Teachers families and parent educators. Tucson, AZ.</t>
   </si>
   <si>
     <t>WWHV095819</t>
   </si>
   <si>
     <t>LeCroy &amp; Milligan Associates, Inc. (2024). Parents as Teachers Randomized Control Trial in Arizona: 6- and 12-Month Outcomes Report. Tucson, AZ. https://www.lecroymilligan.com/_files/ugd/4d0a9d_3729c8f41ef34a2d9dfeb8…</t>
   </si>
   <si>
     <t>WWHV095820</t>
   </si>
   <si>
     <t>LeCroy, C. W., Nisbet, K. M., &amp; Schmidt, M. C. (2024). Randomized controlled trial of the parents as teacher home visiting program: Outcomes of the intervention on families at six month follow-up. Children and Youth Services Review. 165, 107875. https://doi.org/10.1016/j.childyouth.2024.107875</t>
   </si>
   <si>
     <t>WWHV073189</t>
   </si>
   <si>
     <t>Lewkowitz, A. K., López, J. D., Stein, R. I., Rhoades, J. S., Schulz, R. C., Woolfolk, C. L., … Cahill, A. G. (2018). Effect of a home-based lifestyle intervention on breastfeeding initiation among socioeconomically disadvantaged African American women with overweight or obesity. Breastfeeding Medicine: The Official Journal of the Academy of Breastfeeding Medicine, 13(6), 418–425.</t>
   </si>
   <si>
     <t>WWHV062204</t>
   </si>
   <si>
     <t>Lopez, A., &amp; Bernstein, J. (2016). Parent possible: 2016 Parents as Teachers (PAT) evaluation. Denver, CO: OMNI Institute.</t>
   </si>
   <si>
     <t>WWHV095821</t>
   </si>
   <si>
     <t>Maguire-Jack, K., Park, Y., Chang, O.D. et al. (2024). Findings from the Michigan EITC Access Project: ACEs Prevention Through Economic Intervention. Child and Adolescent Social Work Journal, 1-10. https://doi.org/10.1007/s10560-024-00971-2</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV073452</t>
   </si>
   <si>
     <t>Marianne, E.G., Kirsten, F., Marianne, V., &amp; Vibeke, L. (2019). Adolescents’ experiences of participating in a weight-loss programme, linked to weight status, health-related quality of life and self-concept: A longitudinal study. Journal of Childhood Obesity, 4(1), 001.</t>
   </si>
   <si>
     <t>WWHV073860</t>
   </si>
   <si>
     <t>Matone, M., Kellom, K., Griffis, H., Quarshie, W., Faerber, J., Gierlach, P., … Cronholm, P. F. (2018). A mixed methods evaluation of early childhood abuse prevention within evidence-based home visiting programs. Maternal and Child Health Journal, 22(Suppl. 1), 79–91.</t>
   </si>
   <si>
     <t>WWHV095829</t>
   </si>
   <si>
     <t>McCombs-Thornton, K., Wang, Y., &amp; Sturmfels, N. (2023). Parents as Teachers Family Outcomes: New Insights from the Mother and Infant Home Visiting Program Evaluation (MIHOPE). Parents as Teachers National Center. https://parentsasteachers.org/wp-content/uploads/2024/10/PAT-Family-Out…</t>
   </si>
   <si>
     <t>WWHV014472</t>
   </si>
   <si>
     <t>McGilly, K.,  Strube, M., &amp; Winter, M. (2000). Linking  neuroscience and education to improve parenting of young children. St.  Louis, MO: Parents as Teachers National Center, Inc.</t>
   </si>
   <si>
     <t>WWHV087245</t>
@@ -590,86 +672,134 @@
   <si>
     <t>WWHV064143</t>
   </si>
   <si>
     <t>Neuhauser, A. (2014). A closer look at the effectiveness of early childhood education in at-risk families. Mental Health &amp; Prevention, 2(3-4), 43–57.</t>
   </si>
   <si>
     <t>WWHV062188</t>
   </si>
   <si>
     <t>Neuhauser, A., Ramseier, E., Schaub, S., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2018). Mediating role of maternal sensitivity: Enhancing language development in at-risk families. Infant Mental Health Journal, 39(5), 522–536.</t>
   </si>
   <si>
     <t>WWHV095910</t>
   </si>
   <si>
     <t>Neuhauser, A., Schaub, S., Ramseier, E., Kalkusch, I., Rodcharoen, P., Eberli, R., Burkhardt, S. C. A., Villiger, A., Lanfranchi, A., &amp; Klaver, P. (2024). Förderung ab Geburt: Zürcher Equity Präventionsprojekt Elternbeteiligung und Integration ZEPPELIN 5-6.  https://doi.org/10.48573/2h3q-5e83</t>
   </si>
   <si>
     <t>WWHV038735</t>
   </si>
   <si>
     <t>Organization works with parents to improve learning. (2009). Report on Preschool Programs, 41(7), 7–8.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV095220</t>
   </si>
   <si>
     <t>Pais, J., &amp; Sexer, L. P. (2023). The effectiveness of a Parents as Teachers home visitation program on school readiness: An application of Complier Average Causal Effect analysis. Journal of Evidence-Based Social Work, 20(5). https://doi.org/10.1080/26408066.2023.2201233</t>
   </si>
   <si>
     <t>WWHV087205</t>
   </si>
   <si>
     <t>Palmer Molina, A., Traube, D. E., &amp; Kemner, A. (2020). Addressing maternal mental health to increase participation in home visiting. Children &amp; Youth Services Review, 113(105025). https://doi.org/10.1016/j.childyouth.2020.105025</t>
   </si>
   <si>
     <t>WWHV015204</t>
   </si>
   <si>
     <t>Parents as Teachers National Center. The early history of Missouri's Parents as Teachers program, 1981-89. (1989). (Report  89-3). St. Louis, MO: University of Missouri at St. Louis.</t>
   </si>
   <si>
     <t>WWHV014470</t>
   </si>
   <si>
     <t>Parents as  Teachers National Center, Inc. (2000). Chicago  Born to Learn™ neuroscience project: Final report to Robert R. McCormick  Tribune Foundation. St. Louis, MO: Author.</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV014520</t>
   </si>
   <si>
     <t>Pfannenstiel, J. C. (1989). New Parents as Teachers project: A follow-up investigation. Overland Park, KS: Research and Training Associates.</t>
   </si>
   <si>
     <t>WWHV058030</t>
   </si>
   <si>
     <t>Pfannenstiel, J. (2015). Evaluation of the i3 validation of improving education outcomes for American Indian children. Unpublished manuscript. Overland Park, KS: Research &amp; Training Associates, Inc.</t>
   </si>
   <si>
     <t>WWHV059851</t>
   </si>
   <si>
     <t>Pfannenstiel J., &amp; Gebhardt M. (2017). Improving education outcomes for American Indian Children: Community and family influences on rural student academic success. In G. Nugent, G. Kunz, S. Sheridan,, T. Glover, and L. Knoche (Eds.), Rural Education Research in the United States. Cham, Switzerland: Springer International Publishing.</t>
   </si>
   <si>
     <t>WWHV014644</t>
@@ -728,78 +858,90 @@
   <si>
     <t>WWHV094685</t>
   </si>
   <si>
     <t>Rau, A., McEnery, C., &amp; Henk, J. (2022) Learnings from Connect Texas [Preliminary Draft].</t>
   </si>
   <si>
     <t>WWHV094684</t>
   </si>
   <si>
     <t>Rau, A., Traube, D., Hunt-O’Brien, D., &amp; Kemner, A. (2020). A programmatic study, Parents as Teachers and University of Southern California Virtual Home Visiting Pilot. Parents as Teachers. https://parentsasteachers.org/virtual-service-delivery</t>
   </si>
   <si>
     <t>WWHV026013</t>
   </si>
   <si>
     <t>Research and Training Associates, Inc. (2006). BIA Baby FACE program evaluation study: 2005 report. Overland Park, KS: Author.</t>
   </si>
   <si>
     <t>WWHV095841</t>
   </si>
   <si>
     <t>Rodcharoen, P., Neuhauser, A., Kalkusch, I., Schaub, S., Lanfranchi, A., Klaver, P., &amp; Oeri, N. (2024). Behavioral self-regulation development in at-risk families: the role of family resources. Early Child Development and Care,194(11-12), 1123–1137.https://doi.org/10.1080/03004430.2024.2404001</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV094802</t>
   </si>
   <si>
     <t>Schaub, S., Eberli, R., Ramseier, E., Neuhauser, A., &amp; Lanfranchi, A. (2021). Förderung ab Geburt mit dem Programm, PAT-Mit Eltern Lernen, Effekte im ersten Kindergartenjahr. Schweizerische Zeitschrift für Bildungswissenschaften, 43(2), 285–296. https://doi.org/10.25656/01:22969</t>
   </si>
   <si>
     <t>WWHV074841</t>
   </si>
   <si>
     <t>Schaub, S., Ramseier, E., Neuhauser, A., Burkhardt, S. C. A., &amp; Lanfranchi, A. (2019). Effects of home-based early intervention on child outcomes: A randomized controlled trial of parents as teachers in Switzerland. Early Childhood Research Quarterly, 48, 173–185. https://doi.org/10.1016/j.ecresq.2019.03.007</t>
   </si>
   <si>
     <t>WWHV004190</t>
   </si>
   <si>
     <t>Schull, C. P., &amp; Anderson, E. A. (2008). The effect of home visiting and home safety on children's school readiness. European Early Childhood Education Research Journal, 16(3), 313–324. doi:10.1080/13502930802291983</t>
   </si>
   <si>
     <t>WWHV038628</t>
   </si>
   <si>
     <t>Smith, J. A. (2012). Parents’ and parent educators’ understandings of the Parents as Teachers home visiting program in a small rural, mid-west community. (Ph.D., University of Missouri - Columbia). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV038634</t>
   </si>
   <si>
     <t>Sutherland, K. A. (2009). The impact of early childhood programs on student achievement. (Ed.D., Lindenwood University). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
     <t>WWHV064188</t>
   </si>
   <si>
     <t>Tabak, R. G., Joshu, C. E., Clarke, M. A., Schwarz, C. D., &amp; Haire-Joshu, D. L. (2016). Postpartum teens' perception of the food environments at home and school. Health Education &amp; Behavior, 43(1), 76–85.</t>
   </si>
   <si>
     <t>WWHV073148</t>
   </si>
   <si>
     <t>Tabak, R. G., Morshed, A. B., Schwarz, C. D., &amp; Haire-Joshu, D. (2018). Impact of a healthy weight intervention embedded within a national home visiting program on the home food environment. Frontiers in Public Health, 6, 178.</t>
   </si>
@@ -1046,52 +1188,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1355,2764 +1500,3146 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E158"/>
+  <dimension ref="A1:E181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="602.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E8">
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E10">
-        <v>2.3</v>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
-[...5 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E12">
-[...34 lines deleted...]
-        <v>1</v>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
-[...2 lines deleted...]
-      <c r="B15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="B15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
-[...2 lines deleted...]
-      <c r="B16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="B16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
-[...2 lines deleted...]
-      <c r="B17" t="s">
+      <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="B17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
-[...2 lines deleted...]
-      <c r="B18" t="s">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="B18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
-[...2 lines deleted...]
-      <c r="B19" t="s">
+      <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="B19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E19">
-[...30 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E22" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E21">
+      <c r="E24" s="1">
         <v>2.1</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...26 lines deleted...]
-      <c r="D23" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E23">
-[...13 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E24">
-[...13 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E25">
-[...13 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E29" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E30" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E26">
-[...58 lines deleted...]
-      <c r="B30" t="s">
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E51" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E52" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...64 lines deleted...]
-      <c r="B34" t="s">
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E86" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E88" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E91" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E34">
-[...55 lines deleted...]
-      <c r="A38" t="s">
+      <c r="D97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E103" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E105" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B38" t="s">
-[...144 lines deleted...]
-      <c r="E46">
+      <c r="E106" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E107" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...29 lines deleted...]
-      <c r="E48">
+    <row r="108" spans="1:5">
+      <c r="A108" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="E108" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...68 lines deleted...]
-      <c r="A53" t="s">
+    <row r="109" spans="1:5">
+      <c r="A109" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E109" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B53" t="s">
-[...5 lines deleted...]
-      <c r="D53" t="s">
+      <c r="E115" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E53">
-[...64 lines deleted...]
-      <c r="D57" t="s">
+      <c r="D116" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E116" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E57">
+      <c r="E123" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="1">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...77 lines deleted...]
-      <c r="D62" t="s">
+    <row r="134" spans="1:5">
+      <c r="A134" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E138" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E140" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E62">
-[...30 lines deleted...]
-      <c r="D64" t="s">
+      <c r="E141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E144" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E64">
-[...30 lines deleted...]
-      <c r="D66" t="s">
+      <c r="E150" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E66">
-[...13 lines deleted...]
-      <c r="D67" t="s">
+      <c r="E151" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E163" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E164" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E165" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E67">
-[...81 lines deleted...]
-      <c r="D72" t="s">
+      <c r="E166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E170" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E72">
-[...30 lines deleted...]
-      <c r="D74" t="s">
+      <c r="E172" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E74">
-[...47 lines deleted...]
-      <c r="D77" t="s">
+      <c r="E173" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E77">
-[...1376 lines deleted...]
-      <c r="E158">
+      <c r="E176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E181" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>