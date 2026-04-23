--- v0 (2025-10-28)
+++ v1 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV090085</t>
   </si>
   <si>
     <t>Hanks, Carole, Luckey, Dennis, Knudtson, Michael, Kitzman, Harriet, Anson, Elizabeth, Arcoleo, Kimberly, &amp; Olds, David. (2011) Neighborhood context and the Nurse-Family Partnership. Unpublished report submitted to the U.S. Department of Justice. (Denver results from Study 3.)</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
@@ -70,56 +70,50 @@
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -441,51 +435,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -566,107 +560,90 @@
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9">
-        <v>1</v>
-[...15 lines deleted...]
-      <c r="E10">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>