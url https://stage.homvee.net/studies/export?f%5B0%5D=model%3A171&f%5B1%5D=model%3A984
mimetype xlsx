--- v0 (2025-10-03)
+++ v1 (2026-05-01)
@@ -167,51 +167,51 @@
   <si>
     <t>Beam, R. J., O’Brien, R. A., &amp; Neal, M. (2010). Reflective practice enhances public health nurse implementation of Nurse-Family Partnership. Public Health Nursing, 27(2), 131-139.</t>
   </si>
   <si>
     <t>WWHV041750</t>
   </si>
   <si>
     <t>Bean, K. (2013). Ecological factors and the behavioral and educational outcomes of African American students in special education. Dissertation Abstracts International Section A: Humanities and Social Sciences.</t>
   </si>
   <si>
     <t>WWHV065019</t>
   </si>
   <si>
     <t>Beasley, L. O., Ridings, L. E., Smith, T. J., Shields, J. D., Silovsky, J. F., Beasley, W., &amp; Bard, D. (2018). A qualitative evaluation of engagement and attrition in a nurse home visiting program: From the participant and provider perspective. Prevention Science: The Official Journal of the Society for Prevention Research, 19(4), 528–537.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV071699</t>
   </si>
   <si>
     <t>Billingham, K. (2016). International replication of Nurse Family Partnership/Family Nurse Partnership. International Journal of Birth &amp; Parent Education, 3(2), 33–36.</t>
   </si>
   <si>
     <t>WWHV037760</t>
   </si>
   <si>
     <t>Birmingham’s programmes. Children &amp; Young People Now. Janurary 11, 2011, p. 19.</t>
   </si>
@@ -374,51 +374,51 @@
   <si>
     <t>WWHV071885</t>
   </si>
   <si>
     <t>Cook, E., Clarke, M., &amp; Hobson, N. (2016). The role of observation in the work of the family nurse. International Journal of Birth &amp; Parent Education, 3(2), 19–22.</t>
   </si>
   <si>
     <t>WWHV014590</t>
   </si>
   <si>
     <t>Cox, M. (2007, November). An analysis of deaths among infants and children born into Oklahoma’s Children First nurse home visitation program, 1997-2004. Paper presented at the APHA 135th Annual Meeting and Expo, Washington, DC.</t>
   </si>
   <si>
     <t>WWHV014591</t>
   </si>
   <si>
     <t>Cox, M. E. (2008). Examining child maltreatment reports and confirmations among children in Oklahoma’s Children First nurse home visitation program. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV071556</t>
   </si>
   <si>
     <t>Datta, J., Macdonald, G., Barlow, J., Barnes, J., &amp; Elbourne, D. (2017). Challenges faced by young mothers with a care history and views of stakeholders about the potential for group Family Nurse Partnership to support their needs. Children &amp; Society, 31(6), 463–474.</t>
   </si>
   <si>
     <t>WWHV041580</t>
   </si>
   <si>
     <t>Davidov, D. M., &amp; Jack, S. M. (2013). Nurse home visitors' perceived awareness of mandatory reporting requirements: Pregnant women's and children's exposure to intimate partner violence. Journal of Advanced Nursing, 70(8), 1770-1779.</t>
   </si>
   <si>
     <t>WWHV037826</t>
   </si>
   <si>
     <t>Davidov, D. M., Jack, S. M., Frost, S. S., &amp; Coben, J. H. (2012). Mandatory reporting in the context of home visitation programs: Intimate partner violence and children’s exposure to intimate partner violence. Violence Against Women, 18(5), 595–61.</t>
   </si>
   <si>
     <t>WWHV037840</t>
   </si>
   <si>
     <t>Davidov, D. M., Nadorff, M. R., Jack, S. M., &amp; Coben, J. H. (2012). Nurse home visitors’ perspectives of mandatory reporting of children’s exposure to intimate partner violence to child protection agencies. Public Health Nursing, 29(5), 412–423.</t>
   </si>
@@ -2362,51 +2362,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E323"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>