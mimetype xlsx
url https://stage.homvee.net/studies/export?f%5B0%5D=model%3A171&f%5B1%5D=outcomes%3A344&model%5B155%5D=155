--- v0 (2026-07-18)
+++ v1 (2026-09-21)
@@ -12,77 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV073858</t>
   </si>
   <si>
     <t>Chomos, J. C., Evans, W. P., Bolan, M., Merritt, L., Meyer, A., &amp; Novins, D. K. (2018). Using single-case design to evaluate components of tribal home-visitation programs: Tribal community two. Infant Mental Health Journal, 39(3), 335-346.</t>
   </si>
   <si>
+    <t>Nurse-Family Partnership (NFP)®</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
+  </si>
+  <si>
+    <t>High</t>
   </si>
   <si>
     <t>WWHV003621</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Henderson, C. R., Hanks, C., Cole, R., Tatelbaum, R., et al. (1997). Effect of prenatal and infancy home visitation by nurses on pregnancy outcomes, childhood injuries, and repeated childbearing. A randomized controlled trial. JAMA: The Journal of the American Medical Association, 278(8), 644–652.</t>
   </si>
   <si>
     <t>WWHV004636</t>
   </si>
   <si>
     <t>Kitzman, H., Olds, D. L., Sidora, K., Henderson, C. R., Hanks, C., Cole, R., et al. (2000). Enduring effects of nurse home visitation on maternal life course: A 3-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 283(15), 1983–1989.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
@@ -120,54 +129,60 @@
   <si>
     <t>WWHV026135</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H. J., Cole, R. E., Hanks, C. A., Arcoleo, K. J., Anson, E. A., Luckey, D. W., Knudtson, M. D., Henderson, C. R., Bondy, J., &amp; Stevenson, A. J. (2010). Enduring effects of prenatal and infancy home visiting by nurses on maternal life course and government spending: Follow-up of a randomized trial among children at age 12 years. Archives of Pediatrics &amp; Adolescent Medicine, 164(5), 419-424</t>
   </si>
   <si>
     <t>WWHV003651</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Cole, R., Robinson, J., Sidora, K., Luckey, D. W., et al. (2004). Effects of nurse home-visiting on maternal life course and child development: Age 6 follow-up results of a randomized trial. Pediatrics, 114(6), 1550–1559</t>
   </si>
   <si>
     <t>WWHV003649</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Hanks, C., Cole, R., Anson, E., Sidora-Arcoleo, K., et al. (2007). Effects of nurse home visiting on maternal and child functioning: Age-9 follow-up of a randomized trial. Pediatrics, 120(4), e832–e845.</t>
   </si>
   <si>
     <t>WWHV043934</t>
   </si>
   <si>
     <t>Olds, D. L., Kitzman, H., Knudtson, M. D., Anson, E., Smith, J. A., &amp; Cole, R. (2014). Effect of home visiting by nurses on maternal and child mortality: Results of a 2-decade follow-up of a randomized clinical trial. JAMA Pediatrics, 168(9), 800-806.</t>
   </si>
   <si>
+    <t>Moderate</t>
+  </si>
+  <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
+  </si>
+  <si>
+    <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -490,289 +505,357 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="1"/>
-      <c r="D2" s="1"/>
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-      <c r="D3" s="1"/>
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-      <c r="D6" s="1"/>
+        <v>17</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="1" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E7" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="1" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>21</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="1" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="D9" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="1" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="D11" s="1"/>
+        <v>27</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="D12" s="1"/>
+        <v>29</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="D13" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="1" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="D14" s="1"/>
+        <v>33</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="D15" s="1"/>
+        <v>35</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>37</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="D17" s="1"/>
+        <v>40</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="D18" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>