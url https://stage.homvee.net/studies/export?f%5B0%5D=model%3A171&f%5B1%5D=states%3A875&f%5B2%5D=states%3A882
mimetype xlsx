--- v0 (2025-10-14)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV026224</t>
   </si>
   <si>
     <t>Eckenrode, J., Campa, M., Luckey, D. W., Henderson, C. R., Cole, R., Kitzman, H., Anson, E., Sidora-Arcoleo, K., Powers, J., &amp; Olds, D. (2010). Long-term effects of prenatal and infancy nurse home visitation on the life course of youths: 19-year follow-up of a randomized trial. Archives of Pediatrics &amp; Adolescent Medicine, 164(1), 9-15.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®</t>
   </si>
   <si>
@@ -94,56 +94,50 @@
   </si>
   <si>
     <t>WWHV004092</t>
   </si>
   <si>
     <t>Izzo, C., Eckenrode, J., Smith, E., Henderson, C., Cole, R., Kitzman, H., &amp; Olds, D. L. (2005). Reducing the impact of uncontrollable stressful life events through a program of nurse home visitation for new parents. Prevention Science, 6(4), 269–274.</t>
   </si>
   <si>
     <t>WWHV095272</t>
   </si>
   <si>
     <t>Knox, V., &amp; Michalopoulos, C. (2023). Mother and Infant Home Visiting Program Evaluation (MIHOPE), United States, 2012-2019. MIHOPE Model Results Documentation [Study 3-NFP contrast]. Inter-University Consortium for Political and Social Research. https://doi.org/10.3886/ICPSR37848.v3.
  </t>
   </si>
   <si>
     <t>WWHV094825</t>
   </si>
   <si>
     <t>Lee, H., Crowne S., Estarziau M., Kranker K., Michalopoulos C., Warren A., Mijanovich T., Filene J. H., Duggan A., and Knox V. (2019). The Effects of Home Visiting on Prenatal Health, Birth Outcomes, and Health Care Use in the First Year of Life, Final Implementation and Impact Findings from the Mother and Infant Home Visiting Program Evaluation-Strong Start (OPRE Report, 2019-08). [Study 3-NFP contrast]. Washington, DC, Office of Planning, Research and Evaluation, Administration for Children and Families, U.S. Department of Health and Human Services. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_stron…</t>
   </si>
   <si>
     <t>WWHV095269</t>
   </si>
   <si>
     <t>Michalopoulos, C., Faucetta, K., Hill, C. J., Portilla, X., Burrell, L., Lee, H., Duggan, A., &amp; Knox, V. (2019). Impacts on family outcomes of evidence-based early childhood home visiting: Results from the Mother and Infant Home Visiting Program Evaluation (OPRE Report 2019-07). [Study 3-NFP contrast]. U.S. Department of Health and Human Services, Administration for Children and Families, Office of Planning, Research, and Evaluation. https://www.acf.hhs.gov/sites/default/files/documents/opre/mihope_impac….</t>
-  </si>
-[...4 lines deleted...]
-    <t>Nguyen, J. D., Carson, M. L., Parris, K. M., &amp; Place, P. (2003). A  comparison pilot study of public health field nursing home visitation program  interventions for pregnant Hispanic adolescents. Public Health Nursing, 20(5), 412.  doi:10.1046/j.1525-1446.2003.20509.x</t>
   </si>
   <si>
     <t>WWHV003852</t>
   </si>
   <si>
     <t>Olds, D. L., Eckenrode, J., Henderson, C. R., Kitzman, H., Powers, J., Cole, R., et al. (1997). Long-term effects of home visitation on maternal life course and child abuse and neglect. Fifteen-year follow-up of a randomized trial. JAMA: The Journal of the American Medical Association, 278(8), 637–643.</t>
   </si>
   <si>
     <t>WWHV003853</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, C. R., Cole, R., Eckenrode, J., Kitzman, H., Luckey, D., et al. (1998). Long-term effects of nurse home visitation on children’s criminal and antisocial behavior: 15-year follow-up of a randomized controlled trial. JAMA: The Journal of the American Medical Association, 280(14), 1238–1244.</t>
   </si>
   <si>
     <t>WWHV014420</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson Jr., C. R., Chamberlin, R., &amp; Tatelbaum, R. (1986). Preventing child abuse and neglect: A randomized trial of nurse home visitation. Pediatrics, 78, 65–78.</t>
   </si>
   <si>
     <t>WWHV014409</t>
   </si>
   <si>
     <t>Olds, D. L., Henderson, Jr., C. R., Tatelbaum, R., &amp; Chamberlin, R. (1988). Improving the lifecourse development of socially disadvantaged parents: A randomized trial of nurse home visitation. American Journal of Public Health, 78, 1436–1445.</t>
   </si>
@@ -192,52 +186,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -501,418 +498,392 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="744.247" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...5 lines deleted...]
-      <c r="E11">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C13" t="s">
-[...5 lines deleted...]
-      <c r="E13">
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C19" t="s">
-[...22 lines deleted...]
-      <c r="E20">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>