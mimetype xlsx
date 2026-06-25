--- v0 (2025-10-23)
+++ v1 (2026-06-25)
@@ -12,115 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV084270</t>
   </si>
   <si>
     <t>Adams, E. L., Marini, M. E., Brick, T. R., Paul, I. M., Birch, L. L., &amp; Savage, J. S. (2019). Ecological momentary assessment of using food to soothe during infancy in the INSIGHT trial. International Journal of Behavioral Nutrition and Physical Activity, 16(1), 1-11. https://doi.org/10.1186/s12966-019-0837-y</t>
   </si>
   <si>
     <t>Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT)</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>WWHV066180</t>
   </si>
   <si>
     <t>Anzman-Frasca, S., Paul, I. M., Moding, K. J., Savage, J. S., Hohman, E. E., &amp; Birch, L. L. (2018). Effects of the INSIGHT obesity preventive intervention on reported and observed infant temperament. Journal of Developmental and Behavioral Pediatrics: JDBP, 39(9), 736-743.  https://doi.org/10.1097/DBP.0000000000000597</t>
   </si>
   <si>
     <t>WWHV043405</t>
   </si>
   <si>
     <t>Bulman, A. (2008). Nursing mothers. American Journal of Nursing, 108(8), 86–87.</t>
   </si>
   <si>
     <t>Nurses for Newborns®</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
+    <t>WWHV095919</t>
+  </si>
+  <si>
+    <t>Dadzie, A., Master, L., Hohman, E. E., Acton, E. H., Tauriello, S., Paul, I. M., ... &amp; Buxton, O. M. (2025). Associations Between Sleep Health and Child Behavior at Age 6 Years in the INSIGHT Study. Journal of Developmental &amp; Behavioral Pediatrics, 46(1), e56–e63. https://doi.org/10.1097/DBP.0000000000001326</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>WWHV095918</t>
+  </si>
+  <si>
+    <t>Harris, S. J., Paul, I. M., Anzman-Frasca, S., Savage, J. S., &amp; Hohman, E. E. (2025). Protective Eating Behaviors Among Children at Higher Risk for Obesity in the INSIGHT Study. Childhood Obesity, 21(1), 76–83. https://doi.org/10.1089/chi.2024.0279</t>
+  </si>
+  <si>
+    <t>WWHV095914</t>
+  </si>
+  <si>
+    <t>Hernandez Acton, E., Kubiniec, E., Bhargava, S., Tauriello, S., Paul, I. M., Savage, J. S., &amp; Anzman-Frasca, S. (2025). INSIGHT responsive parenting intervention effects on child self-regulation at ages 3 and 6 years. Developmental Psychology, 61(8), 1413-1426. https://doi.org/10.1037/dev0001839</t>
+  </si>
+  <si>
+    <t>WWHV095920</t>
+  </si>
+  <si>
+    <t>Hernandez, E., Hohman, E. E., Ferrante, M. J., Anzman‐Frasca, S., Paul, I. M., &amp; Savage, J. S. (2024). Toddler dietary patterns from the INSIGHT randomized clinical trial comparing responsive parenting versus control: A latent class analysis. Obesity, 32(1), 141–149. https://doi.org/10.1002/oby.23900</t>
+  </si>
+  <si>
     <t>WWHV038782</t>
   </si>
   <si>
     <t>Holmberg, John; Luckey, Dennis; Olds, David. (2011) Teacher data for the Denver Year-9 follow-up. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>Nurse-Family Partnership (NFP)®, NFP with Paraprofessional Home Visitors</t>
   </si>
   <si>
     <t>WWHV029495</t>
   </si>
   <si>
     <t>Jonson-Reid, M., &amp; Stahlschmidt, M.J. (2010). Child abuse prevention final report. Report to the Missouri Department of Social Services Children's Division &amp; Nurses for Newborns Foundation. St. Louis, MO: Washington University in St. Louis, George Warren Brown School of Social Work.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV045758</t>
   </si>
   <si>
     <t>Lanier, P. (2014). Child maltreatment prevention and health promotion: Examining the effectiveness of a nurse home-visiting program. Dissertation Abstracts International Section A: Humanities and Social Sciences, 74(8-A(E)).</t>
   </si>
   <si>
     <t>WWHV040783</t>
   </si>
   <si>
     <t>Lanier, P., Child Maltreatment Prevention and Health Promotion: Examining the Effectiveness of a Nurse Home-Visiting Program (2013). Available from the Electronic Theses and Dissertations database. (Paper 1144)</t>
   </si>
   <si>
     <t>WWHV044935</t>
   </si>
   <si>
     <t>Lanier, P., &amp; Jonson-Reid, M. Comparing primiparous and multiparous mothers in a nurse home visiting prevention program. Birth, 41(4), 344–352.</t>
   </si>
   <si>
     <t>WWHV038781</t>
   </si>
   <si>
     <t>Miller, Ted R., Olds, David, Knudtson, Michael, Luckey, Dennis, Bondy, Jessica, &amp; Stevenson, Amanda. (2011) Return on investment: Nurse and paraprofessional home visitation, Denver. Unpublished report submitted to the U.S. Department of Justice.</t>
   </si>
   <si>
     <t>WWHV043402</t>
@@ -131,127 +155,142 @@
   <si>
     <t>WWHV014495</t>
   </si>
   <si>
     <t>Nurses for Newborns Program. Application for the Premier Cares national award: Nurses for Newborns Foundation's Bridge to the Future Program. Unpublished manuscript. (2007).</t>
   </si>
   <si>
     <t>WWHV038838</t>
   </si>
   <si>
     <t>Olds, D. L., Holmberg, J. R., Donelan-McCall, N., Luckey, D. W., Knudtson, M. D., &amp; Robinson, J. (2014). Effects of home visits by paraprofessionals and by nurses on children follow-up of a randomized trial at ages 6 and 9 years. JAMA Pediatrics, 168(2), 114-121.</t>
   </si>
   <si>
     <t>WWHV003754</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., O’Brien, R., Luckey, D. W., Pettitt, L. M., Henderson, C. R., et al. (2002). Home visiting by paraprofessionals and by nurses: A randomized, controlled trial. Pediatrics, 110(3), 486.</t>
   </si>
   <si>
     <t>WWHV003646</t>
   </si>
   <si>
     <t>Olds, D. L., Robinson, J., Pettitt, L., Luckey, D. W., Holmberg, J., Ng, R. K., et al. (2004). Effects of home visits by paraprofessionals and by nurses: Age 4 follow-up results of a randomized trial. Pediatrics, 114(6), 1560-1568.</t>
   </si>
   <si>
+    <t>WWHV095915</t>
+  </si>
+  <si>
+    <t>Paul, I. M., Barton, J. M., Anzman-Frasca, S., Hohman, E. E., Buxton, O. M., Hess, L. B., &amp; Savage, J. S. (2025). Long-term effects of a responsive parenting intervention on child weight outcomes through age 9 years: the INSIGHT randomized clinical trial. JAMA Pediatrics, 179(8), 827–835. https://doi.org/10.1001/jamapediatrics.2024.6897</t>
+  </si>
+  <si>
     <t>WWHV056026</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Mindell, J. A., &amp; Birch, L. L. (2016). INSIGHT responsive parenting intervention and infant sleep. Pediatrics, 138(1), 1-10. doi:10.1542/peds.2016-0762</t>
   </si>
   <si>
     <t>WWHV076889</t>
   </si>
   <si>
     <t>Paul, I. M., Savage, J. S., Anzman-Frasca, S., Marini, M. E., Beiler, J. S., Hess, L. B., ... &amp; Birch, L. L. (2018). Effect of a responsive parenting educational intervention on childhood weight outcomes at 3 years of age: the INSIGHT randomized clinical trial. JAMA, 320(5), 461-468. https://doi.org/10.1001/jama.2018.9432</t>
   </si>
   <si>
     <t>WWHV044705</t>
   </si>
   <si>
     <t>Paul, I. M., Williams, J. S., Anzman-Frasca, S., Beiler, J. S., Makova, K. D., Marini, M. E., Hess, L. B., Rzucidlo, S. E., Verdiglione, N., Mindell, J. A., &amp; Birch, L. L. (2014). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) study. BMC Pediatrics, 14(1), 1-15. https://doi.org/10.1186%2F1471-2431-14-184</t>
   </si>
   <si>
     <t>WWHV009145</t>
   </si>
   <si>
     <t>Pfefferle, S. G., Cooper, B., Layton, D., &amp; Rohrbach, S. (2009). Early collaboration for adaptation: Addressing depression in low-income new mothers. Journal of Health Care for the Poor &amp; Underserved, 20(2), 539–544.</t>
   </si>
   <si>
     <t>WWHV091277</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2021). INSIGHT responsive parenting intervention effects on child appetite and maternal feeding practices through age 3 years. Appetite, 159, 105060. doi:10.1016/j.appet.2020.105060</t>
   </si>
   <si>
     <t>WWHV084517</t>
   </si>
   <si>
     <t>Ruggiero, C. F., Hohman, E. E., Birch, L. L., Paul, I. M., &amp; Savage, J. S. (2020). The Intervention Nurses Start Infants Growing on Healthy Trajectories (INSIGHT) responsive parenting intervention for firstborns impacts feeding of secondborns. American Journal of Clinical Nutrition, 111(1), 21-27. https://doi.org/10.1093/ajcn/nqz277</t>
   </si>
   <si>
     <t>On hold</t>
+  </si>
+  <si>
+    <t>WWHV095103</t>
+  </si>
+  <si>
+    <t>Tauriello, S., Savage, J. S., Goldsmith, J., Kubiniec, E., Paul, I. M., &amp; Anzman-Frasca, S. (2023). Effect of the INSIGHT responsive parenting intervention on parenting and child behavior at ages 3 and 6 years. The Journal of Pediatrics, 255, 72–79. https://doi.org/10.1016/j.jpeds.2022.10.025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -515,435 +554,528 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="399.76" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E3">
+      <c r="E3" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4">
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E5">
-[...10 lines deleted...]
-      <c r="C6" t="s">
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...13 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D11" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E7">
-[...10 lines deleted...]
-      <c r="C8" t="s">
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D8" t="s">
-[...10 lines deleted...]
-      <c r="B9" t="s">
+      <c r="D12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D15" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E9">
-[...10 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="D10" t="s">
-[...50 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E25" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E13">
-[...136 lines deleted...]
-        <v>2.1</v>
+      <c r="E27" s="1">
+        <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>