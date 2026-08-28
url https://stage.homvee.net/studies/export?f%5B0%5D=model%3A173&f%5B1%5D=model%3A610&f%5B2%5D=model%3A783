--- v0 (2025-10-14)
+++ v1 (2026-08-28)
@@ -12,255 +12,400 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
+    <t>Does not pass screens</t>
+  </si>
+  <si>
     <t>WWHV027426</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
   </si>
   <si>
     <t>Nurturing Parenting Programs (Birth to Age 5)</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV014690</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
   </si>
   <si>
     <t>WWHV014250</t>
   </si>
   <si>
     <t>Bavolek, S., Keene, R., &amp; Weikert P. (2004). The Florida study: A comparative examination of the effectiveness of the Nurturing Parenting Programs (Final report). Tallahassee: Florida Department of Children and Families.</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV014251</t>
   </si>
   <si>
     <t>Cowen, P. S. (2001). Effectiveness of a parent education intervention for at-risk families. Journal of the Society of Pediatric Nurses, 6(2), 73-82.</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014252</t>
   </si>
   <si>
     <t>Devall, E. L. (2004). Positive parenting for high-risk families. Journal of Family and Consumer Sciences, 96(4), 22–28.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
-[...1 lines deleted...]
-  <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
+  </si>
+  <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV027881</t>
   </si>
   <si>
     <t>Maher, E. J., Marcynyszyn, L. A., Corwin, T. W., &amp; Hodnett, R. Dosage matters: The relationship between participation in the nurturing parenting program for infants, toddlers, and preschoolers and subsequent child maltreatment. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV013989</t>
   </si>
   <si>
     <t>Martus, J. E. (1993). Benefits of a nurturing program: Perceptions of adolescent mothers. (San Jose State University; 6265 Advisor: Chair: Susan Murphy). Masters Abstracts International, 31 (04), 92-1744. (AAG1353038)</t>
   </si>
   <si>
     <t>WWHV027408</t>
   </si>
   <si>
     <t>Matthew, R. F., Wang, M. Q., Bellamy, N., &amp; Copeland, E. (2005). Test of efficacy of model family strengthening programs. American Journal of Health Studies, 20(3), 164–170.</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
     <t>WWHV003478</t>
   </si>
   <si>
     <t>Palusci, V. J., Crum, P., Bliss, R., &amp; Bavolek, S. J. (2008). Changes in parenting attitudes and knowledge among inmates and other at-risk populations after a family nurturing program. Children &amp; Youth Services Review, 30(1), 79–89.</t>
   </si>
   <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV047989</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., van Daalen, E., van Engeland, H., &amp; van IJzendoorn, M. H. (2015). Video-feedback Intervention to promote Positive Parenting adapted to Autism (VIPP-AUTI): A randomized controlled trial. Autism, 19(5), 588–603.</t>
   </si>
   <si>
     <t>Video-Feedback Intervention to promote Positive Parenting adapted to Autism (VIPP–AUTI)</t>
   </si>
   <si>
     <t>WWHV069773</t>
   </si>
   <si>
     <t>Poslawsky, I. E., Naber, F. B., Bakermans-Kranenburg, M. J., De Jonge, M. V., van Engeland, H., &amp; van IJzendoorn, M. H. (2014). Development of a Video-feedback Intervention to promote Positive Parenting for Children with Autism (VIPP-AUTI). Attachment &amp; Human Development, 16(4), 343–355.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV027131</t>
   </si>
   <si>
     <t>Schnieders, H. L. M. (1999). Parental empathy and discipline choice: Implications for a Nurturing Parenting Program (Kentucky, child abuse). (University of Louisville; 0110 Advisor: Chair Kathleen M. Kirby). Dissertation Abstracts International, 60 (07A), 93-2376. (AAG9939919)</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -524,452 +669,834 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="340.774" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="460.031" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="103.689" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
-[...12 lines deleted...]
-      <c r="E3">
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-      <c r="A4" t="s">
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="E21" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-[...12 lines deleted...]
-      <c r="E5">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-      <c r="A6" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6">
+      <c r="E26" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...63 lines deleted...]
-      <c r="E10">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="1">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...12 lines deleted...]
-      <c r="E11">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...3 lines deleted...]
-      <c r="B12" t="s">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...175 lines deleted...]
-      <c r="E22">
+      <c r="E43" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" s="1">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>