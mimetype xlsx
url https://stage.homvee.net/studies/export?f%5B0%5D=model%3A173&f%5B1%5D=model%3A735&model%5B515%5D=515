--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -12,152 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV027426</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2000). The Nurturing Parenting Programs. Family strengthening series. Juvenile Justice Bulletin. U.S. Department of Justice, Office of Juvenile Justice and Delinquency Prevention. Report No. NCJ-172848</t>
   </si>
   <si>
-    <t>Nurturing Parenting Programs (Birth to Age 5)</t>
-[...4 lines deleted...]
-  <si>
     <t>WWHV014690</t>
   </si>
   <si>
     <t>Bavolek, S. J. (2002). Research and validation report of the Nurturing Parenting Programs. Research report. Asheville, NC: Family Development Resources, Inc.</t>
   </si>
   <si>
     <t>WWHV014250</t>
   </si>
   <si>
     <t>Bavolek, S., Keene, R., &amp; Weikert P. (2004). The Florida study: A comparative examination of the effectiveness of the Nurturing Parenting Programs (Final report). Tallahassee: Florida Department of Children and Families.</t>
   </si>
   <si>
-    <t>Low</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095896</t>
   </si>
   <si>
     <t>Caron, E., Kipp, E. C., Costello, A. H., Bernard, K., Schein, S. S., Roben, C. K. P., &amp; Dozier, M. (2022). Parent coaching fidelity trajectories of in-person and telehealth sessions during the COVID-19 Pandemic. Evidence-Based Practice in Child and Adolescent Mental Health, 7(3), 341-348. https://doi.org/10.1080/23794925.2021.1996300</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Infant (ABC-Infant), Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014251</t>
   </si>
   <si>
     <t>Cowen, P. S. (2001). Effectiveness of a parent education intervention for at-risk families. Journal of the Society of Pediatric Nurses, 6(2), 73-82.</t>
   </si>
   <si>
-    <t>Does not pass screens</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV014252</t>
   </si>
   <si>
     <t>Devall, E. L. (2004). Positive parenting for high-risk families. Journal of Family and Consumer Sciences, 96(4), 22–28.</t>
   </si>
   <si>
     <t>WWHV095831</t>
   </si>
   <si>
     <t>Gaudreau, C., Delgado, A., Confair-Jones, R., Flambaum, S., Hirsh-Pasek, K., Raby, K. L., Dozier, M., &amp; Golinkoff, R. M. (2024). The unanticipated side effects of an attachment intervention: Parents ask higher quality questions. Developmental Psychology, 60(3), 456–466. https://doi.org/10.1037/dev0001707</t>
   </si>
   <si>
-    <t>Attachment and Biobehavioral Catch-Up–Early Childhood (ABC-Early Childhood)</t>
-[...1 lines deleted...]
-  <si>
     <t>WWHV095832</t>
   </si>
   <si>
     <t>Labella, M. H., Raby, K. L., Bourne, S. V., Trahan, A. C., Katz, D., &amp; Dozier, M. (2024). Is Attachment and Biobehavioral Catch-up effective for parents with insecure attachment states of mind? Child Development, 95(2), 648-655. https://doi.org/10.1111/cdev.14002</t>
   </si>
   <si>
     <t>WWHV095891</t>
   </si>
   <si>
     <t>Liming, K. W., Grube, W., Lloyd Sieger, M. H., Brook, J., Berryhill, E., Akin, B. A., &amp; Mendenhall, A. (2024). Child Welfare Outcomes After Attachment and Biobehavioral Catch-Up Intervention Participation: A Quasi-Experimental Study. Child Maltreatment, 30(2), 343-356. https://doi.org/10.1177/10775595241265968 [Study 3: ABC – Early Childhood contrast]. </t>
   </si>
   <si>
     <t>WWHV095843</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 2: Non-experimental design].</t>
   </si>
   <si>
     <t>WWHV080884</t>
   </si>
   <si>
     <t>Lind, T., Raby, K. L., Caron, E. B., Roben, C. K., &amp; Dozier, M. (2017). Enhancing executive functioning among toddlers in foster care with an attachment-based intervention. Development and Psychopathology, 29(2), 575-586. https://doi.org/10.1017/s0954579417000190 [Study 1: Randomized controlled trial].</t>
-  </si>
-[...1 lines deleted...]
-    <t>High</t>
   </si>
   <si>
     <t>WWHV027881</t>
   </si>
   <si>
     <t>Maher, E. J., Marcynyszyn, L. A., Corwin, T. W., &amp; Hodnett, R. Dosage matters: The relationship between participation in the nurturing parenting program for infants, toddlers, and preschoolers and subsequent child maltreatment. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV013989</t>
   </si>
   <si>
     <t>Martus, J. E. (1993). Benefits of a nurturing program: Perceptions of adolescent mothers. (San Jose State University; 6265 Advisor: Chair: Susan Murphy). Masters Abstracts International, 31 (04), 92-1744. (AAG1353038)</t>
   </si>
   <si>
     <t>WWHV027408</t>
   </si>
   <si>
     <t>Matthew, R. F., Wang, M. Q., Bellamy, N., &amp; Copeland, E. (2005). Test of efficacy of model family strengthening programs. American Journal of Health Studies, 20(3), 164–170.</t>
   </si>
   <si>
     <t>WWHV003478</t>
   </si>
   <si>
     <t>Palusci, V. J., Crum, P., Bliss, R., &amp; Bavolek, S. J. (2008). Changes in parenting attitudes and knowledge among inmates and other at-risk populations after a family nurturing program. Children &amp; Youth Services Review, 30(1), 79–89.</t>
   </si>
@@ -194,52 +173,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -506,398 +488,317 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="419.898" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="159.104" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
+      <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...10 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" s="1"/>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E4">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...9 lines deleted...]
-      <c r="D6" t="s">
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="B9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...10 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B11" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-      <c r="A9" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-      <c r="A10" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...5 lines deleted...]
-      <c r="E10">
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...12 lines deleted...]
-      <c r="E11">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...54 lines deleted...]
-      <c r="B15" t="s">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C15" t="s">
-[...10 lines deleted...]
-      <c r="A16" t="s">
+      <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B16" t="s">
-[...59 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>