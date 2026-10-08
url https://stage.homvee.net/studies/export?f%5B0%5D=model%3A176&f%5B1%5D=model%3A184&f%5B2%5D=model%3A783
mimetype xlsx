--- v0 (2025-10-11)
+++ v1 (2026-10-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Research Manuscript Database" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Study ID</t>
   </si>
   <si>
     <t>Citation</t>
   </si>
   <si>
     <t>Model</t>
   </si>
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV003427</t>
   </si>
   <si>
     <t>Allen, L., Sethi, A., &amp; Astuto, J. (2007). An evaluation of graduates of a toddlerhood home visiting program at kindergarten age. NHSA Dialog: A Research-to-Practice Journal for the Early Intervention Field, 10(1), 36–57. https://doi.org/10.1080/15240750701301811</t>
   </si>
   <si>
     <t>ParentChild+® Family Home Visiting Model</t>
   </si>
   <si>
@@ -74,224 +74,306 @@
   <si>
     <t>WWHV073856</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2016). Improving school readiness for children living in urban poverty through home-based intervention. [Unpublished manuscript submitted to HomVEE.]</t>
   </si>
   <si>
     <t>WWHV073810</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Black and Latino children living in poverty. Technical Report. (Study 1). p.l.ay.LabNYU, NYU Steinhardt. https://parentchildplus.org/wp-content/uploads/2024/04/study-1_astuto_allen_technical-report-2018_final-1.pdf</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV073811</t>
   </si>
   <si>
     <t>Astuto, J., &amp; Allen, L. (2018). Learning more about home visitation: RCT evaluation of the Parent Child+ Program for Latino Spanish speaking children of immigrants. Technical Report. (Study 2). https://parentchildplus.org/wp-content/uploads/2024/04/study-2-astuto-allen-technical-report-final2018.pdf</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
+    <t>WWHV038785</t>
+  </si>
+  <si>
+    <t>Barth, R. P. (2012). Progress in developing responsive parenting programs for child welfare-involved infants: Commentary on Spieker, Oxford, Kelly, Nelson, and Fleming (2012). Child Maltreatment, 17(4), 287–290.</t>
+  </si>
+  <si>
+    <t>Promoting First Relationships®</t>
+  </si>
+  <si>
     <t>WWHV017026</t>
   </si>
   <si>
     <t>Bartik, T. J. (2008). The economic development effects of early childhood programs. W.E. Upjohn Institute for Employment Research, Partnership for American’s Economic Success. https://research.upjohn.org/cgi/viewcontent.cgi?article=1031&amp;context=re…</t>
   </si>
   <si>
     <t>WWHV007543</t>
   </si>
   <si>
     <t>Bartik, T. J. (2009). How policymakers should deal with the delayed benefits of early childhood programs. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV017486</t>
   </si>
   <si>
     <t>Bartik, T. J., &amp; WE Upjohn Institute for Employment Research. (2009). Distributional effects of early childhood programs and business incentives and their implications for policy. Upjohn Institute staff working paper no. 09-151W. Kalamazoo, MI: W.E. Upjohn Institute for Employment Research.</t>
   </si>
   <si>
     <t>WWHV070440</t>
   </si>
   <si>
     <t>Benjamin, S. (2010). Preparing the youngest children for school success: The parent-child home program. ZERO TO THREE (J), 30(3), 34–38.</t>
   </si>
   <si>
     <t>WWHV088172</t>
   </si>
   <si>
     <t>BMC. (2019). Evaluation of the effectiveness of the ParentChild+ home visiting programme (ISRCTN96216897). https://doi.org/10.1186/ISRCTN96216897</t>
   </si>
   <si>
+    <t>WWHV073829</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., Barbosa-Leiker, C., Burduli, E., &amp; Buchwald, D. S. (2020). Randomized controlled trial of the Promoting First Relationships® preventive intervention for primary caregivers and toddlers in an American Indian Community. Prevention Science, 21(1), 98–108. https://doi.org/10.1007/s11121-019-01053-x</t>
+  </si>
+  <si>
+    <t>WWHV094890</t>
+  </si>
+  <si>
+    <t>Booth-LaForce, C., Oxford, M. L., O’Leary, R., &amp; Buchwald, D. S. (2023). Promoting First Relationships® for primary caregivers and toddlers in a Native community: A randomized controlled trial. Prevention Science,
+24(1), 39–49. https://doi.org/10.1007/s11121-022-01415-y</t>
+  </si>
+  <si>
     <t>WWHV027880</t>
   </si>
   <si>
     <t>Bracaliello, C., &amp; Manz, P. (2011). The Parent Child Home Program’s impact on Latino caregiver’s enrollment and continued placement in early childhood preschool services: A brief report. Lehigh University. [Unpublished report].</t>
   </si>
   <si>
     <t>WWHV017032</t>
   </si>
   <si>
     <t>Bradshaw-McAnulty, G., &amp; Delaney, L. (1979). An evaluation of the Mother-Child Home Program, ESEA, Title-I, for the Pittsfield Public School District. Pittsfield Public Schools. https://www.parentchildplus.org/wp-content/uploads/2021/04/ParentChild-…</t>
   </si>
   <si>
     <t>WWHV095252</t>
   </si>
   <si>
     <t>Bultinck, E., Falletta, K., Stoeppelwerth, P., Crowne, S., &amp; Hegseth, D. (2022). Understanding the needs of ParentChild+ staff and families during the COVID-19 pandemic. Child Trends. https://doi.org/10.56417/3442g5692k</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
+    <t>WWHV069680</t>
+  </si>
+  <si>
+    <t>ClinicalTrials.gov. National Library of Medicine (U.S.). (2016). Collaborative perinatal mental health and parenting support in primary care. Study description. Identifier NCT02724774. Retrieved April 25, 2019 from: https://clinicaltrials.gov/show/nct02724774.</t>
+  </si>
+  <si>
     <t>WWHV095311</t>
   </si>
   <si>
     <t>Cullen, M. A., Cullen, S., &amp; Bailey, T. (2020). Evaluation of pilot delivery of ParentChild+ in England, 2018-2020: Final report. University of Warwick, Centre for Educational Development, Appraisal and Research (CEDAR). https://www.familylives.org.uk/uploads/articles/final-report---cedar_pa…</t>
   </si>
   <si>
     <t>WWHV017030</t>
   </si>
   <si>
     <t>DeVito, P. J., &amp; Karon, J. P. (1990). Pittsfield Chapter 1 program. Parent-Child Home Program longitudinal evaluation. Pittsfield, MA: Pittsfield Public Schools.</t>
   </si>
   <si>
     <t>WWHV095302</t>
   </si>
   <si>
     <t>Figuerdo, L. (2006). Using the known to chart the unknown: A review of first language influence on the development of English-as-a-second-language spelling skill. Reading and Writing, 19, 873–905. https://link.springer.com/article/10.1007/s11145-006-9014-1</t>
   </si>
   <si>
     <t>WWHV004236</t>
   </si>
   <si>
     <t>Gfellner, B. M., McLaren, L., &amp; Metcalfe, A. (2008). The parent-child home program in Western Manitoba: A 20-year evaluation. Child Welfare, 87(5), 49–67.</t>
   </si>
   <si>
     <t>WWHV017031</t>
   </si>
   <si>
     <t>Greene, B. S., &amp; Hallinger, C. (1989). Follow-up study of initial group of children in the Mother-Child Home Program. White Plains, NY: Westchester Jewish Community Services.</t>
   </si>
   <si>
+    <t>WWHV069687</t>
+  </si>
+  <si>
+    <t>Hallam, R. A., Han, M., Vu, J., &amp; Hustedt, J. T. (2016). Meaningful family engagement in early care and education programs: The role of home visits in promoting positive parent-child interaction. In J. A. Sutterby (Ed.), Family Involvement in Early Education and Child Care (pp. 51–66). Bingley, United Kingdom: Emerald Group Publishing Limited.</t>
+  </si>
+  <si>
     <t>WWHV074927</t>
   </si>
   <si>
     <t>Hash, J. B., Oxford, M. L., Fleming, C. B., Ward, T. M., Spieker, S. J., &amp; Lohr, M. J. (2019). Impact of a home visiting program on sleep problems among young children experiencing adversity. Child Abuse &amp; Neglect, 89, 143–154.</t>
   </si>
   <si>
-    <t>Promoting First Relationships®—Home Visiting Intervention Model</t>
+    <t>WWHV095916</t>
+  </si>
+  <si>
+    <t>Hash, J. B., Oxford, M. L., Nelson, D. C., Lohr, M. J., Fleming, C. B., de Castro, A. B., &amp; Spieker, S. J. (2025). Efficacy of Promoting First Relationships® for English and Spanish Speakers: a Randomized Controlled Trial. Journal of Child and Family Studies, 34, 1135-1150. https://doi.org/10.1007/s10826-024-03003-wi</t>
+  </si>
+  <si>
+    <t>On hold</t>
   </si>
   <si>
     <t>WWHV069720</t>
   </si>
   <si>
     <t>Hastings, P. D., Kahle, S., Fleming, C., Lohr, M. J., Katz, L. F., &amp; Oxford, M. L. (2018). An intervention that increases parental sensitivity in families referred to child protective services also changes toddlers’ parasympathetic regulation. Developmental Science, 22(1), e12725.</t>
   </si>
   <si>
+    <t>WWHV095912</t>
+  </si>
+  <si>
+    <t>Hustedt, J. T., Hooper, A., Hallam, R. A., Vu, J. A., Han, M., &amp; Ziegler, M. (2025). Child temperament as a moderator of promoting first relationships intervention effects among families in early head start. Prevention Science, 26(Suppl 1), 41-51. https://doi.org/10.1007/s11121-022-01340-0</t>
+  </si>
+  <si>
     <t>WWHV069681</t>
   </si>
   <si>
     <t>Jones, E. J. H., Dawson, G., Kelly, J., Estes, A., &amp; Jane Webb, S. (2017). Parent-delivered early intervention in infants at risk for ASD: Effects on electrophysiological and habituation measures of social attention. Autism Research, 10(5), 961-972.</t>
   </si>
   <si>
     <t>WWHV030048</t>
   </si>
   <si>
     <t>Keefe, M. R. (2000). Managing infant irritability: A clinical trial. Abstract available at http://search.engrant.com/project/a4Vv6u/managing_infant_irritabilitya_…. Accessed March 6, 2012.</t>
   </si>
   <si>
     <t>REST Routine</t>
   </si>
   <si>
     <t>WWHV007607</t>
   </si>
   <si>
     <t>Keefe, M. R., Barbosa, G. A., Froese-Fretz, A., Kotzer, A. M., &amp; Lobo, M. (2005). An intervention program for families with irritable infants. The American Journal of Maternal Child Nursing, 30(4), 230-236.</t>
   </si>
   <si>
     <t>Not applicable (NA) - additional source</t>
   </si>
   <si>
     <t>WWHV012626</t>
   </si>
   <si>
     <t>Keefe, M. R., Karlsen, K. A., Lobo, M. L., Kotzer, A. M., &amp; Dudley, W. N. (2006). Reducing parenting stress in families with irritable infants. Nursing Research, 55(3), 198-205.</t>
   </si>
   <si>
     <t>WWHV028622</t>
   </si>
   <si>
     <t>Keefe, M. R., Lobo, M., Froese-Fretz, A., Kotzer, A. M., Barbosa, G., &amp; Dudley, W. (2006). Effectiveness of an intervention for colic. Clinical Pediatrics, 45(2), 123-134.</t>
   </si>
   <si>
+    <t>WWHV014436</t>
+  </si>
+  <si>
+    <t>Kelly, J. F. (2000). Training personnel to promote quality parent-child interaction in families who are homeless. Topics in Early Childhood Special Education, 20(3), 174–185.</t>
+  </si>
+  <si>
+    <t>WWHV045879</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., &amp; Barnard, K. E. (1999). Parent education within a relationship-focused model. Topics in Early Childhood Special Education, 19(3), 151.</t>
+  </si>
+  <si>
+    <t>WWHV045942</t>
+  </si>
+  <si>
+    <t>Kelly, J. F., Zuckerman, T., &amp; Rosenblatt, S. (2008). Promoting First Relationships: A relationship-focused early intervention approach. Infants &amp; Young Children: An Interdisciplinary Journal of Early Childhood Intervention, 21(4), 285–295.</t>
+  </si>
+  <si>
+    <t>WWHV088672</t>
+  </si>
+  <si>
+    <t>Kuklinski, M. R., Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2020). Benefit-cost analysis of Promoting First Relationships®: Implications of victim benefits assumptions for return on investment. Child Abuse &amp; Neglect, 106, 104515.</t>
+  </si>
+  <si>
+    <t>WWHV094517</t>
+  </si>
+  <si>
+    <t>O’Leary, R., Oxford, M. L., Booth-LaForce, C., London, S., &amp; Buchwald, D. S. (2022). Experiences of Native participants in the Promoting First Relationships® intervention: Focus group findings. Maternal and Child Health Journal, 26(11), 2263-2270. https://doi.org/10.1007/s10995-022-03533-z</t>
+  </si>
+  <si>
     <t>WWHV015862</t>
   </si>
   <si>
     <t>Levenstein, P. (1988). Messages from home: The Mother-Child Home Program and the prevention of school disadvantage. Columbus: Ohio State University Press.</t>
   </si>
   <si>
     <t>WWHV015860</t>
   </si>
   <si>
     <t>Levenstein, P. (1992). The Mother-Child Home Program: Research methodology and the real world. In J. McCord and R E. Tremblay (Eds.), Preventing antisocial behavior: Interventions from birth through adolescence (pp. 43–66). New York: The Guilford Press.</t>
   </si>
   <si>
     <t>WWHV015884</t>
   </si>
   <si>
     <t>Levenstein, P. (1998). High  school graduation effects of a verbal interaction program for at-risk toddlers:  A study of long-term outcomes in a replication of the Mother-Child Home  Program. Paper presented at the Head Start National Research Conference,  Washington, DC.</t>
   </si>
   <si>
     <t>WWHV027878</t>
   </si>
   <si>
     <t>Levenstein, P., O'Hara, J., &amp;  Madden, J. (1983). The mother-child home program of the verbal interaction  project. In Consortium for Longitudinal Studies (Ed.), As the twig is bent-lasting effects of preschool programs.  Hillsdale, NJ: Lawrence Erlbaum Associates</t>
   </si>
   <si>
     <t>WWHV003711</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., &amp; Oliver, D. (2002). First grade school readiness of former child participants in a South Carolina replication of the Parent-Child Home Program. Journal of Applied Developmental Psychology, 23(3), 331.</t>
   </si>
   <si>
     <t>WWHV014598</t>
   </si>
   <si>
     <t>Levenstein, P., Levenstein, S., Shiminski, J. A., &amp;  Stolzberg, J. E. (1998). Long-term impact of a verbal interaction program for  at-risk toddlers: An exploratory study of high school outcomes in a replication  of the Mother-Child Home Program. Journal  of Applied Developmental Psychology, 19(2), 267–286.</t>
   </si>
   <si>
     <t>WWHV015863</t>
   </si>
   <si>
     <t>Madden, J., O'Hara, J., &amp; Levenstein, P. (1984). Home again: Effects of the Mother-Child Home Program on mother and child. Child Development, 55(2), 636–647. https://doi.org/10.1111/j.1467-8624.1984.tb00324.x</t>
   </si>
   <si>
+    <t>WWHV014437</t>
+  </si>
+  <si>
+    <t>Maher, E. J., Kelly, J. F., &amp; Scarpa, J. P. (2008). A qualitative evaluation of a program to support family, friend, and neighbor caregivers. NHSA DIALOG, 11(2), 69–89.</t>
+  </si>
+  <si>
     <t>WWHV047001</t>
   </si>
   <si>
     <t>Mann, V. (2014). Spanish-language home visitation to disadvantaged Latino preschoolers: A means of promoting language development and English school readiness. Creative Education, 5(6), 411–426. https://doi.org/10.4236/ce.2014.56051</t>
   </si>
   <si>
     <t>WWHV070710</t>
   </si>
   <si>
     <t>Mann, V., Sandoval, M., Garcia, L., &amp; Calderon, D. (2009). Using Spanish in the home to promote school readiness in English. In A.E. Harrison (Ed.), Speech Disorders: Causes, Treatment and Social Effects (pp. 1–22). Hauppauge, NY:  Nova Science Publishers, Incorporated.</t>
   </si>
   <si>
     <t>WWHV027879</t>
   </si>
   <si>
     <t>Manz, P., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Zuniga, C., &amp; Curry, A. (2011). Examining vocabulary outcomes in home visiting: Preliminary findings and methodological considerations. [Unpublished manuscript.]</t>
   </si>
   <si>
     <t>WWHV056669</t>
   </si>
   <si>
     <t>Manz, P. H., Bracaliello, C. B., Pressimone, V. J., Eisenberg, R. A., Gernhart, A. C., Fu, Q., &amp; Zuniga, C. (2016). Toddlers' expressive vocabulary outcomes after one year of Parent-Child Home Program services. Early Child Development and Care, 186(2), 229–248. https://doi.org/10.1080/03004430.2015.1025228</t>
   </si>
   <si>
     <t>WWHV014431</t>
@@ -320,90 +402,150 @@
   <si>
     <t>WWHV095303</t>
   </si>
   <si>
     <t>O'Neill, S. (2023). Follow-up evaluation study of the ParentChild+ programme. National College of Ireland. https://norma.ncirl.ie/6837/1/Follow-up%20Evaluation%20Study%20of%20the…</t>
   </si>
   <si>
     <t>WWHV038787</t>
   </si>
   <si>
     <t>Nelson, E. M., &amp; Spieker, S. J. (2013). Intervention effects on morning and stimulated cortisol responses among toddlers in foster care. Infant Mental Health Journal, 34(3), 211-221.</t>
   </si>
   <si>
     <t>WWHV095227</t>
   </si>
   <si>
     <t>ORS Impact. (2016). Long-term academic outcomes of participation in the Parent-Child Home Program (PCHP) in King County, WA. https://www.uwkc.org/wp-content/uploads/2016/02/Long-Term-Outcomes-PCHP-2-10-16.pdf</t>
   </si>
   <si>
     <t>WWHV095253</t>
   </si>
   <si>
     <t>Organizational Research Services (2010). Evaluation of the Parent-Child Home Program/Play &amp; Learn Group demonstration project 2005-2010: Final Report. Business Partnership for Early Learning.  https://parentchildplus.org/wp-content/uploads/2024/04/Evaluation-of-th…</t>
   </si>
   <si>
+    <t>WWHV095921</t>
+  </si>
+  <si>
+    <t>Oxford, M., Abrahamson‐Richards, T., O'Leary, R., Booth‐LaForce, C., Spieker, S., Lohr, M. J., ... &amp; Kelly, J. (2024). The development of the Promoting First Relationships home visiting program and caregivers’ comments about their experiences across four RCT studies. Infant Mental Health Journal. 46(2), 181-198. https://doi.org/10.1002/imhj.22153</t>
+  </si>
+  <si>
+    <t>WWHV073830</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Lallemand, O., Parrish, L., Widner, M., Petras, A., . . . the CATCH Project Team. (2018). Promoting First Relationships®: Implementing a home visiting research program in two tribal communities. Unpublished manuscript submitted to HomVEE.</t>
+  </si>
+  <si>
+    <t>WWHV094631</t>
+  </si>
+  <si>
+    <t>Oxford, M., Booth-LaForce, C., Echo-Hawk, A., Madesclaire, O., Parrish, L., Widner, M., Petras, A., Abrahamson-Richards, T., Nelson, K., Buchwald, D., &amp; CATCH Project Team. (2020). Promoting First Relationships®: Implementing a home visiting research program in two American Indian communities. Canadian Journal of Nursing Research, 52(2), 149–156. https://doi.org/10.1177/0844562120914424</t>
+  </si>
+  <si>
+    <t>WWHV039024</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Fleming, C. B., Nelson, E. M., Kelly, J. F., &amp; Spieker, S. J. (2013). Randomized Trial of Promoting First Relationships: Effects on maltreated toddlers' separation distress and sleep regulation after reunification. Children &amp; Youth Services Review, 35, 1988-1992</t>
+  </si>
+  <si>
+    <t>WWHV094871</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Hash, J.B., Lohr, M. J., Fleming, C. B., Dow-Smith, C., &amp; Spieker, S. J. (2023). What works for whom? Mother’s psychological distress as a moderator of the effectiveness of a home visiting intervention. Infant Mental Health Journal, 44(3), 301-318. https://doi.org/10.1002/imhj.22050</t>
+  </si>
+  <si>
     <t>WWHV089835</t>
   </si>
   <si>
-    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M., Unützer, J., &amp; Spieker, S. J. (2020). Randomized trial of Promoting First Relationships® for new mothers who received community mental health services in pregnancy. Unpublished manuscript submitted to HomVEE.</t>
+    <t>Oxford, M. L., Hash, J. B., Lohr, M. J., Bleil, M. E., Fleming, C. B., Unützer, J., &amp; Spieker, S. J. (2021). Randomized trial of Promoting First Relationships for new mothers who received community mental health services in pregnancy. Developmental Psychology, 57(8), 1228. https://doi.org/10.1037/dev0001219</t>
+  </si>
+  <si>
+    <t>WWHV069655</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Marcenko, M., Fleming, C. B., Lohr, M. J., &amp; Spieker, S. J. (2016). Promoting birth parents’ relationships with their toddlers upon reunification: Results from Promoting First Relationships® home visiting program. Children and Youth Services Review, 61, 109–116.</t>
   </si>
   <si>
     <t>WWHV069657</t>
   </si>
   <si>
     <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., &amp; Fleming, C. B. (2016). Promoting First Relationships®: Randomized trial of a 10-week home visiting program with families referred to child protective services. Child Maltreatment, 21(4), 267–277.</t>
   </si>
   <si>
+    <t>WWHV065192</t>
+  </si>
+  <si>
+    <t>Oxford, M. L., Spieker, S. J., Lohr, M. J., Fleming, C. B., Dillon, C., &amp; Rees, J. (2018). Ensuring implementation fidelity of a 10-week home visiting program in two randomized clinical trials. Maternal and Child Health Journal, 22(3), 376–383.</t>
+  </si>
+  <si>
+    <t>WWHV062189</t>
+  </si>
+  <si>
+    <t>Pasalich, D. S., Fleming, C. B., Oxford, M. L., Zheng, Y., &amp; Spieker, S. J. (2016). Can parenting intervention prevent cascading effects from placement instability to insecure attachment to externalizing problems in maltreated toddlers? Child maltreatment, 21(3), 175-185.</t>
+  </si>
+  <si>
     <t>WWHV073828</t>
   </si>
   <si>
     <t>Pasalich, D. S., Fleming, C. B., Spieker, S. J. Lohr, M. J., &amp; Oxford, M. L. (2019). Does parents' own history of child abuse moderate the effectiveness of the Promoting First Relationships® intervention in child welfare? Child Maltreatment, 24(1), 56-65.</t>
   </si>
   <si>
     <t>WWHV095254</t>
   </si>
   <si>
     <t>Rafoth, M. &amp; Knickelbein, B. (2005). Cohort one final report: Assessment summary for the Parent Child Home Program. An evaluation of the Armstrong Indiana County Intermediate Unit PCHP program. Indiana University of Pennsylvania, Department of Educational and School Psychology, Center for Educational and Program Evaluation. https://parentchildplus.org/wp-content/uploads/2024/04/IUP-Final-Report…</t>
   </si>
   <si>
+    <t>WWHV069732</t>
+  </si>
+  <si>
+    <t>Sanchez, B. (2018). An exploration of the factors that contribute to placement instability for foster care children and interventions to address the problem (Master’s thesis, California State University, Los Angeles).</t>
+  </si>
+  <si>
     <t>WWHV015880</t>
   </si>
   <si>
     <t>Scarr, S., &amp; McCartney, K. (1988). Far from home: An experimental evaluation of the Mother-Child Home Program in Bermuda. Child Development, 59(3), 531. https://doi.org/10.2307/1130555</t>
   </si>
   <si>
     <t>WWHV015895</t>
   </si>
   <si>
     <t>Shiminski, J. A., &amp; Pittsfield, P. S. (1992). "Unusually successful": Pittsfield Chapter 1. Pittsfield, MA: Massachusetts Chapter 1 Dissemination Project.</t>
   </si>
   <si>
     <t>WWHV044267</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., &amp; Fleming, C. B. (2014). Permanency outcomes for toddlers in child welfare two years after a randomized trial of a parenting intervention. Children &amp; Youth Services Review, 44, 201-206.</t>
+  </si>
+  <si>
+    <t>WWHV038786</t>
+  </si>
+  <si>
+    <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Response to the Barth commentary (2012). Child Maltreatment, 17(4), 291–294.</t>
   </si>
   <si>
     <t>WWHV035513</t>
   </si>
   <si>
     <t>Spieker, S. J., Oxford, M. L., Kelly, J. F., Nelson, E. M., &amp; Fleming, C. B. (2012). Promoting First Relationships: Randomized trial of a relationship-based intervention for toddlers in child welfare. Child Maltreatment, 17(4), 271-286.</t>
   </si>
   <si>
     <t>WWHV095226</t>
   </si>
   <si>
     <t>Tracey, L., Torgerson, C., Dysart, E., Fairhurst, C., Gridley, N. &amp; Welch, C. (2022). Efficacy trial of the ParentChild+ programme (Evaluation report). Education Endowment Foundation. https://d2tic4wvo1iusb.cloudfront.net/documents/projects/Final-ParentChild.pdf?v=1687443633</t>
   </si>
   <si>
     <t>WWHV014603</t>
   </si>
   <si>
     <t>Williams, P. H. (2006). A multi-year study of program implementation and progress for Masssachusetts' Parent-Child Home Program (PCHP), 2003-2006: Final report and recommendations. Unpublished manuscript.</t>
   </si>
   <si>
     <t>WWHV014605</t>
   </si>
   <si>
     <t>Williams, P. H. (2009). Hispanic families and family literacy practices: differences by country of origin. In Douglas, E. (Ed.), Innovations in child and family policy: Multidisciplinary research and perspectives on strengthening children and their families. (pp. 11-27).  Lanham, MD: Lexington Books.</t>
   </si>
@@ -428,52 +570,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -737,1047 +882,1429 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E57"/>
+  <dimension ref="A1:E80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="470.599" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
-[...2 lines deleted...]
-      <c r="D1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E2" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E6">
+      <c r="E6" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="C7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
-[...2 lines deleted...]
-      <c r="B8" t="s">
+      <c r="A8" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="B8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
-[...12 lines deleted...]
-      <c r="E9">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
-[...12 lines deleted...]
-      <c r="E10">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
-[...15 lines deleted...]
-    </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
-[...2 lines deleted...]
-      <c r="B12" t="s">
+      <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C12" t="s">
-[...5 lines deleted...]
-      <c r="E12">
+      <c r="B12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
-[...2 lines deleted...]
-      <c r="B13" t="s">
+      <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
-[...6 lines deleted...]
-        <v>2.2</v>
+      <c r="B13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14" t="s">
+      <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="B14" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E14">
-        <v>2.2</v>
+      <c r="C14" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1">
+        <v>2.3</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...5 lines deleted...]
-      <c r="E15">
+      <c r="C15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...17 lines deleted...]
-      <c r="A18" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
-[...8 lines deleted...]
-      <c r="E18">
+      <c r="E22" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...12 lines deleted...]
-      <c r="E19">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...9 lines deleted...]
-      <c r="D20" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E20">
-[...30 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E25" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E22">
-[...16 lines deleted...]
-      <c r="E23">
+      <c r="E29" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...12 lines deleted...]
-      <c r="E24">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...9 lines deleted...]
-      <c r="D25" t="s">
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E25">
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-      <c r="A26" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E48" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E57" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E62" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E26">
+      <c r="E63" s="1">
+        <v>2.3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E65" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E67" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...12 lines deleted...]
-      <c r="E27">
+    <row r="74" spans="1:5">
+      <c r="A74" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E74" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E76" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E77" s="1">
+        <v>2.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...12 lines deleted...]
-      <c r="E28">
+    <row r="79" spans="1:5">
+      <c r="A79" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="1">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...488 lines deleted...]
-      <c r="E57">
+    <row r="80" spans="1:5">
+      <c r="A80" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" s="1">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>