--- v0 (2025-10-03)
+++ v1 (2026-06-20)
@@ -107,51 +107,51 @@
   <si>
     <t>Barone, V. J., Greene, B. F., &amp; Lutzker, J. R. (1986). Home safety with families being treated for child abuse and neglect. Behavior Modification, 10(1), 93.</t>
   </si>
   <si>
     <t>WWHV073796</t>
   </si>
   <si>
     <t>Beachy-Quick, K., Lee, C., McConnell, L., Orsi, R., Timpe, Z., &amp; Winokur, M. (2018). SafeCare Colorado Program Evaluation Report 2014-2017. Colorado State University, Social Work Research Center, 1–77. https://earlychildhoodframework.org/reports/safecare-colorado-final-rep…</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV044227</t>
   </si>
   <si>
     <t>Beasley, L. O., Silovsky, J. F., Owora, A., Burris, L., Hecht, D., DeMoraes-Huffine, P., Cruz, I., &amp; Tolma, E. (2014). Mixed-methods feasibility study on the cultural adaptation of a child abuse prevention model. Child Abuse &amp; Neglect, 38(9), 1496–1507.</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>WWHV016804</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child and Family Behavior Therapy, 20, 1-14.</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV016797</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (2000). Training parents reported for or at risk for child abuse and neglect to identify and treat their children's illnesses. Journal of Family Violence, 15(4), 311–330.</t>
   </si>
@@ -215,51 +215,51 @@
   <si>
     <t>WWHV016884</t>
   </si>
   <si>
     <t>Cordon, I. M., Lutzker, J. R., Bigelow, K. M., &amp; Doctor, R. M. (1998). Evaluating Spanish protocols for teaching bonding, home safety, and health care skills to a mother reported for child abuse. Journal of Behavior Therapy and Experimental Psychiatry, 29(1), 41–54.</t>
   </si>
   <si>
     <t>WWHV062748</t>
   </si>
   <si>
     <t>Corso, P., Taylor, N., Bennett, J., Ingels, J., Self-Brown, S., &amp; Whitaker, D. (2014). Marginal cost analysis of two train-the-trainer models for implementing SafeCare. Western Journal of Emergency Medicine, 15(5), 623–626.</t>
   </si>
   <si>
     <t>WWHV034695</t>
   </si>
   <si>
     <t>Crockett, J., &amp; Hird, O. (2009). The effects of project SafeCare on the parenting skills of a mother with an intellectual disability. International Journal of Child Health and Human Development, 2(1), 73-81.</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV035518</t>
   </si>
   <si>
     <t>Damashek, A., Bard, D., &amp; Hecht, D. (2012). Provider cultural competency, client satisfaction, and engagement in home-based programs to treat child abuse and neglect. Child Maltreatment, 17(1), 56–66.</t>
   </si>
   <si>
     <t>WWHV078418</t>
   </si>
   <si>
     <t>Damashek, A., Doughty, D., Ware, L., &amp; Silovsky, J. (2011). Predictors of client engagement and attrition in home-based child maltreatment prevention services. Child Maltreatment, 16(1), 9–20. http://doi.org/10.1177/1077559510388507</t>
   </si>
   <si>
     <t>WWHV060014</t>
   </si>
   <si>
     <t>Damashek, A., Hughes, H., Chahin, S., &amp; Corlis, M. (2017). Reducing unintentional child injuries: Pilot test of a home-based behavioural training program. Injury Prevention, 23, A43–A44.</t>
   </si>
   <si>
     <t>WWHV016924</t>
   </si>
   <si>
     <t>Dangel, R. F., &amp; Polster, R. A. (1984). Parent training : Foundations of research and practice. New York: Guilford Press.</t>
   </si>
@@ -932,52 +932,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1244,2455 +1247,2446 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:E140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="463.458" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...2 lines deleted...]
-      <c r="C1" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="C2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="C3" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
-[...5 lines deleted...]
-      <c r="E4">
+      <c r="C4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="C5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E5">
+      <c r="E5" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="6" spans="1:5">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6">
+      <c r="C6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C7" t="s">
-[...5 lines deleted...]
-      <c r="E7">
+      <c r="C7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C8" t="s">
-[...5 lines deleted...]
-      <c r="E8">
+      <c r="C8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
-[...5 lines deleted...]
-      <c r="E9">
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E10">
+      <c r="E10" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="C11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E11">
+      <c r="E11" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E13">
+      <c r="E13" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14">
+      <c r="C14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" t="s">
+      <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E16">
+      <c r="E16" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
-      <c r="A17" t="s">
+      <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17">
+      <c r="C17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:5">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
-[...5 lines deleted...]
-      <c r="E18">
+      <c r="C18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19">
+      <c r="C19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20">
+      <c r="C20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" t="s">
+      <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" t="s">
+      <c r="A22" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E22">
+      <c r="E22" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" t="s">
+      <c r="A23" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23">
+      <c r="C23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" t="s">
+      <c r="A24" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="C24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E24">
+      <c r="E24" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" t="s">
+      <c r="A25" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25">
+      <c r="C25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" t="s">
+      <c r="A26" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="C26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" t="s">
+      <c r="A27" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C27" t="s">
-[...5 lines deleted...]
-      <c r="E27">
+      <c r="C27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C28" t="s">
-[...5 lines deleted...]
-      <c r="E28">
+      <c r="C28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="30" spans="1:5">
-      <c r="A30" t="s">
+      <c r="A30" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C30" t="s">
-[...5 lines deleted...]
-      <c r="E30">
+      <c r="C30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:5">
-      <c r="A31" t="s">
+      <c r="A31" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C31" t="s">
-[...5 lines deleted...]
-      <c r="E31">
+      <c r="C31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32">
+      <c r="C32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" t="s">
+      <c r="A33" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33">
+      <c r="C33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:5">
-      <c r="A34" t="s">
+      <c r="A34" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="C34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E34">
+      <c r="E34" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="35" spans="1:5">
-      <c r="A35" t="s">
+      <c r="A35" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="C35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E35">
+      <c r="E35" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="36" spans="1:5">
-      <c r="A36" t="s">
+      <c r="A36" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E36">
+      <c r="E36" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:5">
-      <c r="A37" t="s">
+      <c r="A37" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="C37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="38" spans="1:5">
-      <c r="A38" t="s">
+      <c r="A38" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C38" t="s">
-[...5 lines deleted...]
-      <c r="E38">
+      <c r="C38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:5">
-      <c r="A39" t="s">
+      <c r="A39" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39">
+      <c r="C39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
+      <c r="A40" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40">
+      <c r="C40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" t="s">
+      <c r="A41" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C41" t="s">
-[...5 lines deleted...]
-      <c r="E41">
+      <c r="C41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
+      <c r="A42" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="C42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="43" spans="1:5">
-      <c r="A43" t="s">
+      <c r="A43" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="C43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E43">
+      <c r="E43" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C44" t="s">
-[...5 lines deleted...]
-      <c r="E44">
+      <c r="C44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="45" spans="1:5">
-      <c r="A45" t="s">
+      <c r="A45" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45">
+      <c r="C45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
-      <c r="A46" t="s">
+      <c r="A46" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="C46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E46">
+      <c r="E46" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="47" spans="1:5">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C47" t="s">
-[...5 lines deleted...]
-      <c r="E47">
+      <c r="C47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="C48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E48">
+      <c r="E48" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" t="s">
+      <c r="A49" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C49" t="s">
-[...5 lines deleted...]
-      <c r="E49">
+      <c r="C49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" t="s">
+      <c r="A50" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="C50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E50">
+      <c r="E50" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" t="s">
+      <c r="A51" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="C51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E51">
+      <c r="E51" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="52" spans="1:5">
-      <c r="A52" t="s">
+      <c r="A52" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C52" t="s">
-[...5 lines deleted...]
-      <c r="E52">
+      <c r="C52" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C53" t="s">
-[...5 lines deleted...]
-      <c r="E53">
+      <c r="C53" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" t="s">
+      <c r="A54" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="C54" t="s">
-[...5 lines deleted...]
-      <c r="E54">
+      <c r="C54" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" t="s">
+      <c r="A55" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="C55" t="s">
-[...5 lines deleted...]
-      <c r="E55">
+      <c r="C55" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" t="s">
+      <c r="A56" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C56" t="s">
-[...5 lines deleted...]
-      <c r="E56">
+      <c r="C56" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" t="s">
+      <c r="A57" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C57" t="s">
-[...5 lines deleted...]
-      <c r="E57">
+      <c r="C57" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:5">
-      <c r="A58" t="s">
+      <c r="A58" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C58" t="s">
-[...5 lines deleted...]
-      <c r="E58">
+      <c r="C58" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" t="s">
+      <c r="A59" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D59" t="s">
-[...2 lines deleted...]
-      <c r="E59">
+      <c r="D59" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="60" spans="1:5">
-      <c r="A60" t="s">
+      <c r="A60" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="C60" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E60">
+      <c r="E60" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:5">
-      <c r="A61" t="s">
+      <c r="A61" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="C61" t="s">
-[...5 lines deleted...]
-      <c r="E61">
+      <c r="C61" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:5">
-      <c r="A62" t="s">
+      <c r="A62" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C62" t="s">
-[...5 lines deleted...]
-      <c r="E62">
+      <c r="C62" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" t="s">
+      <c r="A63" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C63" t="s">
-[...2 lines deleted...]
-      <c r="D63" t="s">
+      <c r="C63" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E63">
+      <c r="E63" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" t="s">
+      <c r="A64" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C64" t="s">
-[...5 lines deleted...]
-      <c r="E64">
+      <c r="C64" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" t="s">
+      <c r="A65" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65">
+      <c r="D65" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" t="s">
+      <c r="A66" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C66" t="s">
-[...5 lines deleted...]
-      <c r="E66">
+      <c r="C66" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" t="s">
+      <c r="A67" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C67" t="s">
-[...5 lines deleted...]
-      <c r="E67">
+      <c r="C67" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="68" spans="1:5">
-      <c r="A68" t="s">
+      <c r="A68" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B68" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="C68" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E68">
+      <c r="E68" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="69" spans="1:5">
-      <c r="A69" t="s">
+      <c r="A69" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69">
+      <c r="D69" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="70" spans="1:5">
-      <c r="A70" t="s">
+      <c r="A70" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B70" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C70" t="s">
-[...2 lines deleted...]
-      <c r="D70" t="s">
+      <c r="C70" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E70">
+      <c r="E70" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="71" spans="1:5">
-      <c r="A71" t="s">
+      <c r="A71" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C71" t="s">
-[...5 lines deleted...]
-      <c r="E71">
+      <c r="C71" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:5">
-      <c r="A72" t="s">
+      <c r="A72" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C72" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72">
+      <c r="D72" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:5">
-      <c r="A73" t="s">
+      <c r="A73" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B73" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C73" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73">
+      <c r="D73" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:5">
-      <c r="A74" t="s">
+      <c r="A74" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C74" t="s">
+      <c r="C74" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D74" t="s">
+      <c r="D74" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E74">
+      <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
-      <c r="A75" t="s">
+      <c r="A75" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B75" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C75" t="s">
+      <c r="C75" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D75" t="s">
-[...2 lines deleted...]
-      <c r="E75">
+      <c r="D75" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:5">
-      <c r="A76" t="s">
+      <c r="A76" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B76" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C76" t="s">
+      <c r="C76" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76">
+      <c r="D76" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:5">
-      <c r="A77" t="s">
+      <c r="A77" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B77" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C77" t="s">
+      <c r="C77" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D77" t="s">
-[...2 lines deleted...]
-      <c r="E77">
+      <c r="D77" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:5">
-      <c r="A78" t="s">
+      <c r="A78" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="B78" t="s">
+      <c r="B78" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C78" t="s">
-[...5 lines deleted...]
-      <c r="E78">
+      <c r="C78" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:5">
-      <c r="A79" t="s">
+      <c r="A79" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B79" t="s">
+      <c r="B79" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D79" t="s">
+      <c r="D79" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E79">
+      <c r="E79" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="80" spans="1:5">
-      <c r="A80" t="s">
+      <c r="A80" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B80" t="s">
+      <c r="B80" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C80" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D80" t="s">
+      <c r="D80" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E80">
+      <c r="E80" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="81" spans="1:5">
-      <c r="A81" t="s">
+      <c r="A81" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B81" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C81" t="s">
-[...2 lines deleted...]
-      <c r="D81" t="s">
+      <c r="C81" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E81">
+      <c r="E81" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="82" spans="1:5">
-      <c r="A82" t="s">
+      <c r="A82" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B82" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C82" t="s">
-[...5 lines deleted...]
-      <c r="E82">
+      <c r="C82" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="83" spans="1:5">
-      <c r="A83" t="s">
+      <c r="A83" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C83" t="s">
-[...2 lines deleted...]
-      <c r="D83" t="s">
+      <c r="C83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E83">
+      <c r="E83" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="84" spans="1:5">
-      <c r="A84" t="s">
+      <c r="A84" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B84" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C84" t="s">
-[...5 lines deleted...]
-      <c r="E84">
+      <c r="C84" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:5">
-      <c r="A85" t="s">
+      <c r="A85" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B85" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C85" t="s">
+      <c r="C85" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85">
+      <c r="D85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B86" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C86" t="s">
+      <c r="C86" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86">
+      <c r="D86" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" t="s">
+      <c r="A87" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B87" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C87" t="s">
-[...5 lines deleted...]
-      <c r="E87">
+      <c r="C87" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:5">
-      <c r="A88" t="s">
+      <c r="A88" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B88" t="s">
+      <c r="B88" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C88" t="s">
-[...5 lines deleted...]
-      <c r="E88">
+      <c r="C88" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:5">
-      <c r="A89" t="s">
+      <c r="A89" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="B89" t="s">
+      <c r="B89" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C89" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+      <c r="C89" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E89">
+      <c r="E89" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="90" spans="1:5">
-      <c r="A90" t="s">
+      <c r="A90" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B90" t="s">
+      <c r="B90" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C90" t="s">
-[...5 lines deleted...]
-      <c r="E90">
+      <c r="C90" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" t="s">
+      <c r="A91" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B91" t="s">
+      <c r="B91" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="D91" t="s">
+      <c r="C91" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E91">
+      <c r="E91" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" t="s">
+      <c r="A92" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B92" t="s">
+      <c r="B92" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C92" t="s">
-[...5 lines deleted...]
-      <c r="E92">
+      <c r="C92" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:5">
-      <c r="A93" t="s">
+      <c r="A93" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B93" t="s">
+      <c r="B93" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C93" t="s">
-[...5 lines deleted...]
-      <c r="E93">
+      <c r="C93" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:5">
-      <c r="A94" t="s">
+      <c r="A94" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C94" t="s">
-[...2 lines deleted...]
-      <c r="D94" t="s">
+      <c r="C94" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E94">
+      <c r="E94" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="95" spans="1:5">
-      <c r="A95" t="s">
+      <c r="A95" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B95" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="C95" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E95">
+      <c r="E95" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" t="s">
+      <c r="A96" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B96" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C96" t="s">
-[...5 lines deleted...]
-      <c r="E96">
+      <c r="C96" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" t="s">
+      <c r="A97" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B97" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C97" t="s">
+      <c r="C97" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D97" t="s">
+      <c r="D97" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="E97">
+      <c r="E97" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="98" spans="1:5">
-      <c r="A98" t="s">
+      <c r="A98" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B98" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="C98" t="s">
+      <c r="C98" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D98" t="s">
+      <c r="D98" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E98">
+      <c r="E98" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="99" spans="1:5">
-      <c r="A99" t="s">
+      <c r="A99" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B99" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C99" t="s">
-[...5 lines deleted...]
-      <c r="E99">
+      <c r="C99" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:5">
-      <c r="A100" t="s">
+      <c r="A100" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B100" t="s">
+      <c r="B100" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C100" t="s">
+      <c r="C100" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D100" t="s">
+      <c r="D100" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E100">
+      <c r="E100" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="101" spans="1:5">
-      <c r="A101" t="s">
+      <c r="A101" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B101" t="s">
+      <c r="B101" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C101" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="C101" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E101">
+      <c r="E101" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="102" spans="1:5">
-      <c r="A102" t="s">
+      <c r="A102" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="B102" t="s">
+      <c r="B102" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="C102" t="s">
-[...5 lines deleted...]
-      <c r="E102">
+      <c r="C102" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="103" spans="1:5">
-      <c r="A103" t="s">
+      <c r="A103" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B103" t="s">
+      <c r="B103" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="C103" t="s">
+      <c r="C103" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="E103">
+      <c r="D103" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:5">
-      <c r="A104" t="s">
+      <c r="A104" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B104" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C104" t="s">
-[...5 lines deleted...]
-      <c r="E104">
+      <c r="C104" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="105" spans="1:5">
-      <c r="A105" t="s">
+      <c r="A105" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B105" t="s">
+      <c r="B105" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="C105" t="s">
-[...5 lines deleted...]
-      <c r="E105">
+      <c r="C105" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" t="s">
+      <c r="A106" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B106" t="s">
+      <c r="B106" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C106" t="s">
+      <c r="C106" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D106" t="s">
-[...2 lines deleted...]
-      <c r="E106">
+      <c r="D106" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="107" spans="1:5">
-      <c r="A107" t="s">
+      <c r="A107" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B107" t="s">
+      <c r="B107" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="C107" t="s">
+      <c r="C107" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D107" t="s">
-[...2 lines deleted...]
-      <c r="E107">
+      <c r="D107" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="108" spans="1:5">
-      <c r="A108" t="s">
+      <c r="A108" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B108" t="s">
+      <c r="B108" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="C108" t="s">
-[...5 lines deleted...]
-      <c r="E108">
+      <c r="C108" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:5">
-      <c r="A109" t="s">
+      <c r="A109" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="B109" t="s">
+      <c r="B109" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C109" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="C109" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E109">
+      <c r="E109" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:5">
-      <c r="A110" t="s">
+      <c r="A110" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B110" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C110" t="s">
-[...5 lines deleted...]
-      <c r="E110">
+      <c r="C110" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" t="s">
+      <c r="A111" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B111" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C111" t="s">
-[...5 lines deleted...]
-      <c r="E111">
+      <c r="C111" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" t="s">
+      <c r="A112" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B112" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C112" t="s">
-[...5 lines deleted...]
-      <c r="E112">
+      <c r="C112" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:5">
-      <c r="A113" t="s">
+      <c r="A113" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B113" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="C113" t="s">
-[...5 lines deleted...]
-      <c r="E113">
+      <c r="C113" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="114" spans="1:5">
-      <c r="A114" t="s">
+      <c r="A114" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B114" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C114" t="s">
-[...5 lines deleted...]
-      <c r="E114">
+      <c r="C114" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:5">
-      <c r="A115" t="s">
+      <c r="A115" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B115" t="s">
+      <c r="B115" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C115" t="s">
-[...2 lines deleted...]
-      <c r="D115" t="s">
+      <c r="C115" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="E115">
+      <c r="E115" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:5">
-      <c r="A116" t="s">
+      <c r="A116" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C116" t="s">
-[...2 lines deleted...]
-      <c r="D116" t="s">
+      <c r="C116" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="E116">
+      <c r="E116" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="117" spans="1:5">
-      <c r="A117" t="s">
+      <c r="A117" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="B117" t="s">
+      <c r="B117" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C117" t="s">
-[...5 lines deleted...]
-      <c r="E117">
+      <c r="C117" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:5">
-      <c r="A118" t="s">
+      <c r="A118" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B118" t="s">
+      <c r="B118" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C118" t="s">
-[...5 lines deleted...]
-      <c r="E118">
+      <c r="C118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:5">
-      <c r="A119" t="s">
+      <c r="A119" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B119" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C119" t="s">
-[...2 lines deleted...]
-      <c r="D119" t="s">
+      <c r="C119" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E119">
+      <c r="E119" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:5">
-      <c r="A120" t="s">
+      <c r="A120" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C120" t="s">
-[...2 lines deleted...]
-      <c r="D120" t="s">
+      <c r="C120" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E120">
+      <c r="E120" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:5">
-      <c r="A121" t="s">
+      <c r="A121" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="B121" t="s">
+      <c r="B121" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C121" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="C121" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="E121">
+      <c r="E121" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" t="s">
+      <c r="A122" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="B122" t="s">
+      <c r="B122" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C122" t="s">
-[...2 lines deleted...]
-      <c r="D122" t="s">
+      <c r="C122" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E122">
+      <c r="E122" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" t="s">
+      <c r="A123" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B123" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C123" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+      <c r="C123" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E123">
+      <c r="E123" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:5">
-      <c r="A124" t="s">
+      <c r="A124" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B124" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C124" t="s">
-[...5 lines deleted...]
-      <c r="E124">
+      <c r="C124" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:5">
-      <c r="A125" t="s">
+      <c r="A125" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B125" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C125" t="s">
-[...5 lines deleted...]
-      <c r="E125">
+      <c r="C125" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="126" spans="1:5">
-      <c r="A126" t="s">
+      <c r="A126" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C126" t="s">
-[...2 lines deleted...]
-      <c r="D126" t="s">
+      <c r="C126" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E126">
+      <c r="E126" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="127" spans="1:5">
-      <c r="A127" t="s">
+      <c r="A127" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B127" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C127" t="s">
-[...5 lines deleted...]
-      <c r="E127">
+      <c r="C127" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="1">
         <v>2.1</v>
       </c>
     </row>
     <row r="128" spans="1:5">
-      <c r="A128" t="s">
+      <c r="A128" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="C128" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E128">
+      <c r="E128" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="129" spans="1:5">
-      <c r="A129" t="s">
+      <c r="A129" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B129" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C129" t="s">
-[...5 lines deleted...]
-      <c r="E129">
+      <c r="C129" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
-      <c r="A130" t="s">
+      <c r="A130" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B130" t="s">
+      <c r="B130" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C130" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="C130" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E130">
+      <c r="E130" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:5">
-      <c r="A131" t="s">
+      <c r="A131" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B131" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C131" t="s">
+      <c r="C131" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D131" t="s">
-[...2 lines deleted...]
-      <c r="E131">
+      <c r="D131" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="132" spans="1:5">
-      <c r="A132" t="s">
+      <c r="A132" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="B132" t="s">
+      <c r="B132" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C132" t="s">
-[...5 lines deleted...]
-      <c r="E132">
+      <c r="C132" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:5">
-      <c r="A133" t="s">
+      <c r="A133" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="C133" t="s">
-[...2 lines deleted...]
-      <c r="D133" t="s">
+      <c r="C133" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E133">
+      <c r="E133" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="134" spans="1:5">
-      <c r="A134" t="s">
+      <c r="A134" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="B134" t="s">
+      <c r="B134" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="C134" t="s">
-[...5 lines deleted...]
-      <c r="E134">
+      <c r="C134" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="135" spans="1:5">
-      <c r="A135" t="s">
+      <c r="A135" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="B135" t="s">
+      <c r="B135" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C135" t="s">
-[...5 lines deleted...]
-      <c r="E135">
+      <c r="C135" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="136" spans="1:5">
-      <c r="A136" t="s">
+      <c r="A136" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C136" t="s">
-[...2 lines deleted...]
-      <c r="D136" t="s">
+      <c r="C136" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E136">
+      <c r="E136" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:5">
-      <c r="A137" t="s">
+      <c r="A137" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="C137" t="s">
-[...5 lines deleted...]
-      <c r="E137">
+      <c r="C137" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="138" spans="1:5">
-      <c r="A138" t="s">
+      <c r="A138" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C138" t="s">
+      <c r="C138" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D138" t="s">
-[...2 lines deleted...]
-      <c r="E138">
+      <c r="D138" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="139" spans="1:5">
-      <c r="A139" t="s">
+      <c r="A139" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="C139" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="C139" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E139">
+      <c r="E139" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="140" spans="1:5">
-      <c r="A140" t="s">
+      <c r="A140" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B140" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="C140" t="s">
-[...2 lines deleted...]
-      <c r="D140" t="s">
+      <c r="C140" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="E140">
+      <c r="E140" s="1">
         <v>2.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Research Manuscript Database</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>