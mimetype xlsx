--- v0 (2025-10-02)
+++ v1 (2026-04-28)
@@ -47,102 +47,102 @@
   <si>
     <t>Rating</t>
   </si>
   <si>
     <t>Standards Version</t>
   </si>
   <si>
     <t>WWHV014511</t>
   </si>
   <si>
     <t>Abbey, J. M., &amp; Mills, C. (2009). Early results from the statewide evaluation of Michigan’s Infant Mental Health Model. Southgate, MI: Eastern Michigan University; Michigan Association for Infant Mental Health.</t>
   </si>
   <si>
     <t>Michigan Model of Infant Mental Health-Home Visiting (Michigan IMH-HV)</t>
   </si>
   <si>
     <t>Does not pass screens</t>
   </si>
   <si>
     <t>WWHV089822</t>
   </si>
   <si>
     <t>Bigelow, K. M. (2006). Communication promotion and planned activities with families experiencing multiple risks (Publication No. 305325077). ProQuest Dissertations and Theses.</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module</t>
+    <t>SafeCare Parent-Child Interaction (PCI)</t>
   </si>
   <si>
     <t>WWHV004272</t>
   </si>
   <si>
     <t>Bigelow, K. M., Carta, J. J., &amp; Lefever, J. B. (2008). Txt u ltr: Using cellular phone technology to enhance a parenting intervention for families at risk for neglect. Child Maltreatment, 13(4), 362–367.</t>
   </si>
   <si>
     <t>Not applicable (NA) - implementation study</t>
   </si>
   <si>
     <t>WWHV027461</t>
   </si>
   <si>
     <t>Bigelow, K. M., &amp; Lutzker, J. R. (1998). Using video to teach planned activities to parents reported for child abuse. Child &amp; Family Behavior Therapy, 20(4), 1–14.</t>
   </si>
   <si>
     <t>WWHV036986</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 1: SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>Indeterminate</t>
   </si>
   <si>
     <t>WWHV095888</t>
   </si>
   <si>
     <t>Carta, J. J., Lefever, J. B., Bigelow, K., Borkowski, J., &amp; Warren, S. F. (2013). Randomized trial of a cellular-phone enhanced home visitation parenting intervention. [Study 2: Cellular Phone-Enhanced Version of SafeCare Parent-Child Interaction (PCI) module]. Pediatrics, 132(2), S167–S173. https://doi.org/10.1542/peds.2013-1021Q</t>
   </si>
   <si>
     <t>WWHV027972</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 1: Randomized-controlled trial]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV095231</t>
   </si>
   <si>
     <t>Cicchetti, D., Rogosch, F. A., &amp; Toth, S. L. (2006). Fostering secure attachment in infants in maltreating families through preventive interventions [Study 2: Non-experimental design]. Development and Psychopathology, 18(3), 623–649. https://doi:10.1017/S0954579406060329</t>
   </si>
   <si>
     <t>WWHV043927</t>
   </si>
   <si>
     <t>Dadds, M. R., Sanders, M. R., &amp; James, J. E. (1987). The generalization of treatment effects in parent training with multidistressed parents. Behavioural and Cognitive Psychotherapy, 15(04), 289-313. https://doi.org/10.1017/S0141347300012696</t>
   </si>
   <si>
-    <t>SafeCare Parent-Child Interaction (PCI) module, Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
+    <t>SafeCare Parent-Child Interaction (PCI), Triple P - Positive Parenting Program®—Variants suitable for home visiting</t>
   </si>
   <si>
     <t>WWHV089819</t>
   </si>
   <si>
     <t>Guastaferro, K. M., Lutzker, J. R., Jabaley, J. J., Shanley, J. R., &amp; Crimmins, D. B. (2013). Teaching young mothers to identify developmental milestones. In Disability and Chronic Disease (pp. 9–22). Nova Science Publishers, Inc.</t>
   </si>
   <si>
     <t>WWHV016750</t>
   </si>
   <si>
     <t>Harrold, M., Lutzker, J. R., Campbell, R. V., &amp; Touchette, P. E. (1992). Improving parent-child interactions for families of children with developmental disabilities. Journal of Behavioral Therapy and Experimental Psychiatry, 23(2), 89–100.</t>
   </si>
   <si>
     <t>WWHV086100</t>
   </si>
   <si>
     <t>Huth-Bocks, A. C., Jester, J. M., Stacks, A. M., Muzik, M., Rosenblum, K. L., &amp; Michigan Collaborative for Infant Mental Health Research. (2020). Infant mental health home visiting therapists’ fidelity to the Michigan IMH-HV model in community practice settings. Infant Mental Health Journal, 41(2), 206–219. https://doi.org/10.1002/imhj.21839</t>
   </si>
   <si>
     <t>WWHV016774</t>
   </si>
   <si>
     <t>Huynen, K. B., Lutzker, J. R., Bigelow, K. M., Touchette, P. E., &amp; Campbell, R. V. (1996). Planned activities training for mothers of children with developmental disabilities: Community generalization and follow-up. Behavior Modification, 20(4), 406–427.</t>
   </si>
@@ -660,51 +660,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="628.704" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="144.965" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>5</v>
       </c>