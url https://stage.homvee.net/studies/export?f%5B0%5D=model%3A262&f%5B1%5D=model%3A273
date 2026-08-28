--- v0 (2026-06-18)
+++ v1 (2026-08-28)
@@ -2581,51 +2581,51 @@
       </c>
       <c r="B72" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E73" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E74" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="1" t="s">
         <v>163</v>