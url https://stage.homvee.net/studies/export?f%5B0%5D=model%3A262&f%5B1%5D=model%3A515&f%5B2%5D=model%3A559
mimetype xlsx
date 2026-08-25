--- v0 (2026-06-16)
+++ v1 (2026-08-25)
@@ -4146,51 +4146,51 @@
       </c>
       <c r="B127" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E127" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E128" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E129" s="1">
         <v>2.3</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="1" t="s">
         <v>275</v>